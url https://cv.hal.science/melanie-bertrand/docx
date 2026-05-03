--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -502,373 +502,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser l'imagerie haute-résolution pour la surveillance des cours d'eau</w:t>
+                <w:t xml:space="preserve">An attempt to link suspended load hysteresis patterns and sediment sources configuration in alpine catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Liébault</w:t>
+                <w:t xml:space="preserve">C. Misset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Brousse</w:t>
+                <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bertrand</w:t>
+                <w:t xml:space="preserve">C. Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Borgniet</w:t>
+                <w:t xml:space="preserve">A. Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Arnaud-Fassetta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Cazilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 576, pp.72-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.06.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610277v1</w:t>
+                <w:t xml:space="preserve">hal-02610280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active channel width as a proxy of sediment supply from mining sites in New Caledonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mobiliser l'imagerie haute-résolution pour la surveillance des cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borgniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (2), pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02610266v1</w:t>
+                <w:t xml:space="preserve">hal-02610277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to link suspended load hysteresis patterns and sediment sources configuration in alpine catchments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active channel width as a proxy of sediment supply from mining sites in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Recking</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 576, pp.72-84. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (1), pp.67-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.06.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.4478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610280v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remotely sensed rivers in the Anthropocene: state of the art and prospects</w:t>
               </w:r>
@@ -988,64 +988,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional scale mapping of debris-flow susceptibility in the Southern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1453,143 +1453,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01218041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris-flow susceptibility of upland catchments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Piegay</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of environmental changes associated with riverscape evolutions following sediment reintroduction: application to the Drôme river network, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (1), pp.19-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599056v1</w:t>
+                <w:t xml:space="preserve">halshs-01218178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debris-flow susceptibility of small upland catchments. Natural Hazards.</w:t>
               </w:r>
@@ -1664,230 +1669,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01218164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of environmental changes associated with riverscape evolutions following sediment reintroduction: application to the Drôme river network, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
+                <w:t xml:space="preserve">Debris-flow susceptibility of upland catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (2), pp.497-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-013-0575-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01218178v1</w:t>
+                <w:t xml:space="preserve">hal-02599056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of environmental changes associated with riverscape evolutions following sediment reintroduction: geomatic approach on the Drôme River network, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2029,273 +2029,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits from sediment reintroduction schemes in rivers- Case studies on the Upper Drac and Büech Rivers</w:t>
+                <w:t xml:space="preserve">Hydromorphological restoration of the Upper Drac River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bertrand Breilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sediment Management Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">IV Convegno Italiano Riqualificazione Fluviale 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982623v1</w:t>
+                <w:t xml:space="preserve">hal-01982629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromorphological restoration of the Upper Drac River</w:t>
+                <w:t xml:space="preserve">Benefits from sediment reintroduction schemes in rivers- Case studies on the Upper Drac and Büech Rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Breilh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Borgniet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Convegno Italiano Riqualificazione Fluviale 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Sediment Management Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982629v1</w:t>
+                <w:t xml:space="preserve">hal-01982623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of a sediment replenishment operation: The case of the Saint-Sauveur dam in the Buëch River (Southern Alps, France)</w:t>
               </w:r>
@@ -2333,51 +2333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borgniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S.Rivers 2018 (Integrative sciences and sustainable development of rivers)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
@@ -2622,51 +2622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Vago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrobiology Science Conference (AbSciCon 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Mesa, Arizona, United States</w:t>
@@ -2747,51 +2747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Atger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ecrepont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.2</w:t>
@@ -2993,51 +2993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Atger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ecrepont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Precipitation in Urban Areas (UrbanRain15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Pontresina, Switzerland. pp.UR15-22</w:t>
@@ -3496,342 +3496,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01347641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing fluvial features at the network-scale methodological approaches and examples in the Rhône River (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Susceptibility of small upland catchments to debris-flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symp 45 - Acogeomorphology : A biophysical framework for river science, 4th Ecosummit Conference, Columbus, Ohio, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4th Ecosummit Conference, Columbus, Ohio, USA, Sep 2012, Columbus, United States</w:t>
+              <w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01346238v1</w:t>
+                <w:t xml:space="preserve">hal-02599486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuité et connectivité en géomorphologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing fluvial features at the network-scale methodological approaches and examples in the Rhône River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belleti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du programme eaux et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Chambéry, Sep 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Symp 45 - Acogeomorphology : A biophysical framework for river science, 4th Ecosummit Conference, Columbus, Ohio, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4th Ecosummit Conference, Columbus, Ohio, USA, Sep 2012, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01346210v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility of small upland catchments to debris-flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Piegay</w:t>
+                <w:t xml:space="preserve">Continuité et connectivité en géomorphologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.47-58</w:t>
+              <w:t xml:space="preserve">Séminaire du programme eaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Chambéry, Sep 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599486v1</w:t>
+                <w:t xml:space="preserve">halshs-01346210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphic responses of small torrent catchments at a regional scale (Southern French Alps)</w:t>
               </w:r>
@@ -3938,77 +3938,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torrential susceptibility at a regional scale, Southern Alps (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4072,415 +4072,415 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromorphological restoration of the Upper Drac River (Hautes-Alpes, France) - Restauration hydromorphologique sur le Haut Drac (Hautes-Alpes, France)</w:t>
+                <w:t xml:space="preserve">Impact of mining activities on channel morphology in the Thio River catchment, New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Socio-Environmental Trajectories of mining territories, TRAMIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990016v1</w:t>
+                <w:t xml:space="preserve">hal-01991961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et suivi par télédétection de l’invasion de pyrale du buis (Cydalimaperspectalis) dans le PNR du Vercors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannet-Delbosq Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Bavarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Pinatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borgniet Laurent.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thiérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Bilan et de Prospective du PNTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mining activities on channel morphology in the Thio River catchment, New Caledonia</w:t>
+                <w:t xml:space="preserve">Hydromorphological restoration of the Upper Drac River (Hautes-Alpes, France) - Restauration hydromorphologique sur le Haut Drac (Hautes-Alpes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borgniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-Environmental Trajectories of mining territories, TRAMIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Chambéry, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991961v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’OSO à la cartographie de végétation par télédétection multi-temporelle – Exemples d’utilisation des images Sentinel-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thiérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Ghaith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4937,51 +4937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Atger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ecrepont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Marseille, France. pp.1, 2016</w:t>
@@ -5187,51 +5187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">États généraux de l'eau en Montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Megève, France. pp.1, 2014</w:t>
@@ -5312,51 +5312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.1, 2013</w:t>
@@ -5474,230 +5474,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment of environmental changes associated with riverscape evolutions at a network scale: application to the Drôme River basin, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Torrential susceptibility at a regional scale, Southern Alps (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Geophysical Research Abstracts, 13 (EGU2011-11946), pp.1, 2011</w:t>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. EGU General Assembly 2011, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595470v1</w:t>
+                <w:t xml:space="preserve">halshs-01340171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment of environmental changes associated with riverscape evolutions at a network scale: application to the Drôme River basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. EGU General Assembly 2011, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5716,368 +5703,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01340152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torrential susceptibility at a regional scale, Southern Alps (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Risk assessment of environmental changes associated with riverscape evolutions at a network scale: application to the Drôme River basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. EGU General Assembly 2011, 2011</w:t>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Geophysical Research Abstracts, 13 (EGU2011-11946), pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01340171v1</w:t>
+                <w:t xml:space="preserve">hal-02595470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of environmental changes associated with riverscape evolutions at a network scale: Application do the Drôme River basin, France</w:t>
+                <w:t xml:space="preserve">Debris-Flow susceptibility at a regional scale, Southern Alps (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237719v1</w:t>
+                <w:t xml:space="preserve">halshs-01237752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité de la réponse écologique à des changements hydrologique et géomorphologique résultant d'actions de restauration dans le bassin de la Drôme</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of environmental changes associated with riverscape evolutions at a network scale: Application do the Drôme River basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Allex, France. 2011</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237706v1</w:t>
+                <w:t xml:space="preserve">halshs-01237719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris-Flow susceptibility at a regional scale, Southern Alps (France)</w:t>
+                <w:t xml:space="preserve">Analyse de sensibilité de la réponse écologique à des changements hydrologique et géomorphologique résultant d'actions de restauration dans le bassin de la Drôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t>
+              <w:t xml:space="preserve">Fête de la Science 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Allex, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237752v1</w:t>
+                <w:t xml:space="preserve">halshs-01237706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debris-flow susceptibility at a regional scale, Southern Alps (France)</w:t>
               </w:r>
@@ -6203,51 +6203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du passif de l'activité minière en Nouvelle-Calédonie. Guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6343,64 +6343,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Atger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6863,51 +6863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du passif de l'activité minière. Rapport scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7213,51 +7213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de caractérisation physique des milieux aquatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7470,51 +7470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mouron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Worliczek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135472v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8208;fassetta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3527" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brousse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610266v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4478" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Misset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poirel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazilhac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.06.039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4787" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3543" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3530" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87V4MQJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-013-0575-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAB8A9C856FA95E890576AEA0749B4D682A340FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218178v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2012.754444" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Breilh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814406v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vago" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouchier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Atger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424625v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drapeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347768v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346238v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belleti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595465v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990016v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990039v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannet-Delbosq Adrien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bavarot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Pinatel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borgniet Laurent." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990038v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Billecocq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaud&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mesona" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990044v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990042v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990047v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605869v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342336v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seignemartin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Talaska" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237612v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595470v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340171v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237706v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237752v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238165v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934446v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/am48-e187" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregory" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hulse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oetter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765625v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaucher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chouquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934436v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549653v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Raepple" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828831v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Wiederkehr" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mouron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Worliczek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135472v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8208;fassetta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3527" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Misset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poirel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazilhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.06.039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brousse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4478" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4787" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3543" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3530" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87V4MQJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218178v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-013-0575-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAB8A9C856FA95E890576AEA0749B4D682A340FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2012.754444" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Breilh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814406v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vago" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouchier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Atger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424625v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drapeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347768v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belleti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595465v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991961v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990039v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannet-Delbosq Adrien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bavarot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Pinatel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borgniet Laurent." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990016v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990038v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Billecocq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaud&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mesona" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990044v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990042v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990047v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605869v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342336v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seignemartin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Talaska" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237612v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340171v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237719v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237706v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238165v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934446v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/am48-e187" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregory" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hulse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oetter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765625v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaucher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chouquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934436v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549653v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Raepple" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828831v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Wiederkehr" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>