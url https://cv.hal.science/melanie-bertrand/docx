--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1453,243 +1453,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01218041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of environmental changes associated with riverscape evolutions following sediment reintroduction: application to the Drôme river network, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+                <w:t xml:space="preserve">Debris-flow susceptibility of small upland catchments. Natural Hazards.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertrand Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11 (1), pp.19-32</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (2), pp.497-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01218178v1</w:t>
+                <w:t xml:space="preserve">halshs-01218164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris-flow susceptibility of small upland catchments. Natural Hazards.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis of environmental changes associated with riverscape evolutions following sediment reintroduction: application to the Drôme river network, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bertrand Bertrand</w:t>
+                <w:t xml:space="preserve">Didier Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Liebault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 67 (2), pp.497-511</w:t>
+              <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (1), pp.19-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01218164v1</w:t>
+                <w:t xml:space="preserve">halshs-01218178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debris-flow susceptibility of upland catchments</w:t>
               </w:r>
@@ -1817,77 +1817,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2482,234 +2482,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bande active est-elle un bon proxy des apports sédimentaires depuis les sites miniers de Nouvelle-Calédonie ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Punctuated Habitability and Scenarios for the Search for Life on Mars and the ExoMars Landing Site Working Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Vago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Solide et Morphodynamique des Rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Astrobiology Science Conference (AbSciCon 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Mesa, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990040v1</w:t>
+                <w:t xml:space="preserve">hal-03117549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punctuated Habitability and Scenarios for the Search for Life on Mars and the ExoMars Landing Site Working Group</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La bande active est-elle un bon proxy des apports sédimentaires depuis les sites miniers de Nouvelle-Calédonie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology Science Conference (AbSciCon 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Mesa, Arizona, United States</w:t>
+              <w:t xml:space="preserve">Transport Solide et Morphodynamique des Rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117549v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RHYTMME system: an operational real-time warning and mapping system for flash floods, debris flows, landslide and rock falls in Southeastern France.</w:t>
               </w:r>
@@ -3843,51 +3843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4072,260 +4072,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mining activities on channel morphology in the Thio River catchment, New Caledonia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection et suivi par télédétection de l’invasion de pyrale du buis (Cydalimaperspectalis) dans le PNR du Vercors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Garcin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cannet-Delbosq Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Bavarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Pinatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borgniet Laurent.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thiérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-Environmental Trajectories of mining territories, TRAMIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Colloque de Bilan et de Prospective du PNTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991961v1</w:t>
+                <w:t xml:space="preserve">hal-01990039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et suivi par télédétection de l’invasion de pyrale du buis (Cydalimaperspectalis) dans le PNR du Vercors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Borgniet Laurent.</w:t>
+                <w:t xml:space="preserve">Impact of mining activities on channel morphology in the Thio River catchment, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thiérion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Bilan et de Prospective du PNTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Socio-Environmental Trajectories of mining territories, TRAMIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990039v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydromorphological restoration of the Upper Drac River (Hautes-Alpes, France) - Restauration hydromorphologique sur le Haut Drac (Hautes-Alpes, France)</w:t>
               </w:r>
@@ -4436,51 +4436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’OSO à la cartographie de végétation par télédétection multi-temporelle – Exemples d’utilisation des images Sentinel-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thiérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Ghaith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,256 +5474,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torrential susceptibility at a regional scale, Southern Alps (France)</w:t>
+                <w:t xml:space="preserve">Risk assessment of environmental changes associated with riverscape evolutions at a network scale: application to the Drôme River basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Carlin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. EGU General Assembly 2011, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01340171v1</w:t>
+                <w:t xml:space="preserve">halshs-01340152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment of environmental changes associated with riverscape evolutions at a network scale: application to the Drôme River basin</w:t>
+                <w:t xml:space="preserve">Torrential susceptibility at a regional scale, Southern Alps (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. EGU General Assembly 2011, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01340152v1</w:t>
+                <w:t xml:space="preserve">halshs-01340171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment of environmental changes associated with riverscape evolutions at a network scale: application to the Drôme River basin, France</w:t>
               </w:r>
@@ -5735,77 +5735,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Geophysical Research Abstracts, 13 (EGU2011-11946), pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5824,260 +5824,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris-Flow susceptibility at a regional scale, Southern Alps (France)</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of environmental changes associated with riverscape evolutions at a network scale: Application do the Drôme River basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237752v1</w:t>
+                <w:t xml:space="preserve">halshs-01237719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of environmental changes associated with riverscape evolutions at a network scale: Application do the Drôme River basin, France</w:t>
+                <w:t xml:space="preserve">Analyse de sensibilité de la réponse écologique à des changements hydrologique et géomorphologique résultant d'actions de restauration dans le bassin de la Drôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t>
+              <w:t xml:space="preserve">Fête de la Science 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Allex, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237719v1</w:t>
+                <w:t xml:space="preserve">halshs-01237706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité de la réponse écologique à des changements hydrologique et géomorphologique résultant d'actions de restauration dans le bassin de la Drôme</w:t>
+                <w:t xml:space="preserve">Debris-Flow susceptibility at a regional scale, Southern Alps (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Allex, France. 2011</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237706v1</w:t>
+                <w:t xml:space="preserve">halshs-01237752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debris-flow susceptibility at a regional scale, Southern Alps (France)</w:t>
               </w:r>
@@ -6203,51 +6203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du passif de l'activité minière en Nouvelle-Calédonie. Guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6863,51 +6863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du passif de l'activité minière. Rapport scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7470,51 +7470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mouron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Worliczek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135472v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8208;fassetta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3527" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Misset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poirel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazilhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.06.039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brousse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4478" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4787" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3543" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3530" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87V4MQJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218178v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-013-0575-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAB8A9C856FA95E890576AEA0749B4D682A340FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2012.754444" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Breilh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814406v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vago" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouchier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Atger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424625v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drapeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347768v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belleti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595465v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991961v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990039v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannet-Delbosq Adrien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bavarot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Pinatel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borgniet Laurent." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990016v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990038v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Billecocq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaud&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mesona" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990044v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990042v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990047v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605869v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342336v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seignemartin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Talaska" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237612v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340171v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237719v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237706v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238165v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934446v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/am48-e187" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregory" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hulse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oetter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765625v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaucher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chouquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934436v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549653v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Raepple" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828831v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Wiederkehr" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mouron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Worliczek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135472v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8208;fassetta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3527" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Misset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poirel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazilhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.06.039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brousse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4478" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4787" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3543" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3530" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87V4MQJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-013-0575-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAB8A9C856FA95E890576AEA0749B4D682A340FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2012.754444" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Breilh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814406v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vago" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouchier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Atger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424625v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drapeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347768v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belleti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595465v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990039v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannet-Delbosq Adrien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bavarot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Pinatel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borgniet Laurent." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990016v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990038v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Billecocq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaud&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mesona" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990044v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990042v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990047v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605869v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342336v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seignemartin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Talaska" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237612v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340171v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237706v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237752v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238165v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934446v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/am48-e187" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregory" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hulse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oetter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765625v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaucher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chouquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934436v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549653v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Raepple" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828831v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Wiederkehr" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>