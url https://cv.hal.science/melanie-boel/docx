--- v0 (2026-03-10)
+++ v1 (2026-05-31)
@@ -66,1556 +66,1184 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigenerational effects of nanoplastics on life-history traits and physiological responses in Drosophila melanogaster</w:t>
+                <w:t xml:space="preserve">Body mass shapes mitochondrial NADH and NADPH sources in mammalian skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Boël</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2025.100597⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 311, pp.111944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2025.111944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379280v1</w:t>
+                <w:t xml:space="preserve">hal-05571948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When size matters: energy allocation and thermogenic mechanisms in very small mammals, African pygmy mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Herpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Herpe</w:t>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 228 (16), pp.jeb250373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.250373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence for behavioral or physiological effects of nanoplastics ingestion in the fruit fly Drosophila melanogaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multigenerational effects of nanoplastics on life-history traits and physiological responses in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Renault</w:t>
+                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Cadot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
+                <w:t xml:space="preserve">Clémentine Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 303, pp.118811. </w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.100597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2025.100597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219689v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scaling approach showing a transient metabolic mismatch in a freshwater fish ( Zingel asper ) during an acute heat stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No evidence for behavioral or physiological effects of nanoplastics ingestion in the fruit fly Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Watson</w:t>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Souques</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Guyader</w:t>
+                <w:t xml:space="preserve">Clarisse Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.250202⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 303, pp.118811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095409v1</w:t>
+                <w:t xml:space="preserve">hal-05219689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body mass dependence of oxidative phosphorylation efficiency in liver mitochondria from mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does high mitochondrial efficiency carry an oxidative cost? The case of the African pygmy mouse (Mus mattheyi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Freyssenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Boël</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 284, pp.111490. </w:t>
+              <w:t xml:space="preserve">, 2022, 264, pp.111111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2023.111490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2021.111111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195141v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does high mitochondrial efficiency carry an oxidative cost? The case of the African pygmy mouse (Mus mattheyi)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Improved mitochondrial coupling as a response to high mass-specific metabolic rate in extremely small mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Veyrunes</w:t>
+                <w:t xml:space="preserve">Claude H. B. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
+                <w:t xml:space="preserve">Frederic Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Freyssenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Roussel</w:t>
+                <w:t xml:space="preserve">Sabrina Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 264, pp.111111. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 223 (5), pp.jeb215558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2021.111111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.215558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864399v1</w:t>
+                <w:t xml:space="preserve">hal-02506463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved mitochondrial coupling as a response to high mass-specific metabolic rate in extremely small mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allometry of mitochondrial efficiency is set by metabolic intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Boël</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.215558⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1911), pp.20191693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506463v1</w:t>
+                <w:t xml:space="preserve">hal-02317484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial threshold for H2O2 release in skeletal muscle of mammals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fasting enhances mitochondrial efficiency in duckling skeletal muscle by acting on the substrate oxidation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Roussel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mito.2020.07.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.172213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971414v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allometry of mitochondrial efficiency is set by metabolic intensity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Osmoregulation and salinity-induced oxidative stress: is oxidative adaptation determined by gill function?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Rivera-Ingraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiam Barri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 286 (1911), pp.20191693. </w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1693⟩</w:t>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">Claude Duchamp</w:t>
+                <w:t xml:space="preserve">Anne-Laure Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 222 (4, jeb196188), pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.196188⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 219 (1), pp.80 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.128595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...237 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1625,151 +1253,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un chromosome Y chez des femelles de souris pygmée africaine ? 34e Colloque des jeunes chercheuses et chercheurs, Moncton, Canada (Prix du jury)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Herpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e Colloque des jeunes chercheuses et chercheurs, Moncton, Canada (Prix du jury)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Moncton, New Brunswick, Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1916,51 +1544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05379280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.C. Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Goupil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2025.100597" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Herpe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duchamp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250373" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05219689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cadot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118811" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Souques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Guyader" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250202" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111490" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.111111" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02506463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Veyrunes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.215558" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2020.07.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1693" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02067274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mortz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196188" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01815730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.172213" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Rivera-Ingraham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiam Barri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Charles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.128595" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111944" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222550v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Herpe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duchamp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250373" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05379280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.C. Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Goupil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2025.100597" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05219689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cadot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118811" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864399v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.111111" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02506463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Veyrunes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.215558" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1693" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01815730v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.172213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Rivera-Ingraham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiam Barri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Charles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.128595" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>