--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie Bressan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche au sein d'un laboratoire tourné vers l'Agroécologie, mon intérêt se porte sur la compréhension des interactions entre les plantes et les microorganismes. Plus particulièrement je développe des projets dont l'objectif est de valoriser les potentialités des microbiomes associés au bénéfice de la santé des plantes (nutrition, résistance aux maladies, stress abiotiques). Le futur passe par la culture non plus d’organismes végétaux simples mais plutôt d'holobiontes végétaux complexes c'est à dire des plantes associés à leur diversité microbienne propre, pivots d'une agriculture durable. Pour ce faire, je déploie mes compétences en écologie microbienne, microbiologie environnementale, biologie végétale, sciences du sol et biochimie. Ma passion première reste la biologie moléculaire et le développement d'outils pour le suivi de populations ou d'espèces spécifiques (PCR en temps réel, PCR Digitale), au service de la compréhension des écosystèmes. Mes intérêt tournent autour de questionnements des effets des pratiques des agricultures, et en particulier la mise en oeuvre de nouvelles solutions innovantes plus durables, tels que des produits de biocontrôle, des biostimulants et des biofertilisants. Il s'agit plus spécifiquement de déterminer leurs efficacités, d'élucider les mécanismes d'action mais aussi l'effet des pratiques sur leurs bénéfices pour la croissance des plantes. Il s'agit aussi d'évaluer la contribution des microbiomes à la santé des sols, et les potentialités d'héritage via les successions culturales ou encore le pilotage des associations microbiennes via des pratiques adaptées à l'état initial du sol.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Study of the Effect of a Living Yeast-Based Biostimulant on Soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Profizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00344-025-12028-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermopriming and bacteria-mediated heat-stress acclimation strategies on seed yield and quality criteria in Brassica napus cv Aviso and Camelina sativa cv Calena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tae Hwan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261 (2), pp.26. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-024-04600-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root traits and root-rhizosphere interactions are overlooked players in the plant acclimation to heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prigent-Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.101124. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2025.101124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Considering Levels of P and N Fertilization to Promote Beneficial Interaction between Rapeseed and Phosphate-Solubilizing Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy14020334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of PGPR inoculation on root morphological traits and root exudation in rapeseed and camelina: interactions with heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175 (6), pp.e14058. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.14058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate solubilizing bacteria a relevant alternative to mineral fertilizations for crops? Part I. When rhizobacteria meet plant P requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.100476. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate solubilizing Bacteria a relevant alternative to mineral fertilizations for crops? Part II: PSB inoculation enables a halving of P input and improves the microbial community in the rapeseed rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.100480. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticillium Wilt on Fiber Flax: Symptoms and Pathogen Development In Planta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (12), pp.2421-2429. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-01-18-0139-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined biological control agents to cope with Phytophthora parasitica, a major pathogen of Choisya ternata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.1011-1025. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.176-186. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid flow cytometry method to assess bacterial abundance in agricultural soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Desaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive assay for rapid detection and quantification of aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (10), pp.1138 - 1147. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-09-13-0265-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous glucosinolate produced by Arabidopsis thaliana has an impact on microbes in the rhizosphere and plant roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Roncato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feth El Zahar Haichar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (11), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2009.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00525574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of soil bacterial community structure to successive perturbations of different types and intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (8), pp.2184-2187. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01641.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of primary mild stresses on resilience and resistance of the nitrate reducer community to a subsequent severe stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chèneby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dequiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 285 (1), pp.51-57. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2008.01210.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of substrate biotization using biocontrol agents to manage plant health: Assessment of the influence of cultivation parameters on the establishment and persistence of BCAs (BCA-Protect project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting MUCF (Minor Uses Coordination Facility)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Experts "Ornamentals" / Astredhor, Mar 2025, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de solutions de biostimulation à base de lombricompost au service de la régénération des sols et du développement des cultures : Projet Ver Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire santé des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau National Agricultures et Ruralités, Apr 2025, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate-solubilizing bacteria a relevant alternative to mineral fertilizations for crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of heat stress on root morphology and root exudation in rapeseed and camelina: which consequences for plant/soil microbiota interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prigent Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG-Protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises inter-régionales dédiées aux protéines Végétales &amp; nouvelles sources de protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice de la nutrition des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for the introduction of soybean into crop rotations in the Normandy region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth ESA congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy, Aug 2022, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant microbiomes and their benefit for plant health (Disease resistance and nutrition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Bioconnect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inoculation de bactéries solubilisatrices de phosphates permet une diminution de la fertilisation phosphatée du colza en lien avec un changement de spécialisation du phytobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'effet de deux biostimulants sur le protéome du soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Scientifiques de la Fédération de Recherche Normandie-Végétal- FED4277</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le microbiome du sol au service de la transition agroécologique & la performance agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du centre SEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Brémont, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG (PROtéines VEGétales) : Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulant seed treatment to enhance germination, symbiosis establishment and early growth of soybean subjected to low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, hollywood-Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des agents de biocontrôle issus de la rhizosphère: exemples, freins, leviers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème rencontre régionale sur la protection des cultures légumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la biotisation des substrats horticoles par des agents de biocontrôle : Suivi et évaluation de l'effet des paramètres de culture sur le maintien des BCAs (Projet BCA-Protect)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iphigénie Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice des plantes (santé et nutrition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Groupe innovant de la chambre d'agriculture Centre Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and MIR leaves spectra comparison between healthy and infected pea cultivars with Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et bénéfices pour les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Agroécologie MFR 76-27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Belleville-en-Caux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du pathogène fongique Verticillium dahliae sur le lin fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakid Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th RTMFM (French bio imaging platforms network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay: from diagnosis to evaluation of crop system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deepen knowledge in plant pathology for innovative agro-ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12ème conférence de l’EFPP (European Foundation for Plant Pathology) et 10ème colloque de la SFP (Société Française de Phytopathologie), May 2017, Dunkerque Malo-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticiliose sur lin textile : comprehension de la maladie et dévevelopment d’un diagnostic en sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine A. Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ième Journée scientifique du GRR-VASI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lery-poses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la santé des sols pour guider la transition vers une agriculture régénérative et résiliente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monville Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroyer Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvellon Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dauphin Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les indicateurs biologiques opérationnels de la santé des sols"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Agricultural Management to Soil Microbial Dynamics: How Organic Matter, Biocontrol, and Crop Management Shape Soil Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Helsiinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05159649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de produits de biostimulation issus de lombricompost sur les communautés microbiennes associées à la rhizosphère de la lentille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Portemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Belfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Innovation pour l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of nodule-inhabiting bacteria associated with cultivars of Pisum sativum and their biocontrol potential against Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPONE : CAmeline-POis, culture d’association innovante pour la NormandiE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Rouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale study of a living yeast-based biostimulant effect on soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel d'introduction de légumineuses en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bressan Mélanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riat-Anglet Wassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Innovation pour l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de produits de biostimulation issus de lombricompost sur les communautés microbiennes associées à la rhizosphère de la lentille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Portemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Neouanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Open AgriFood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Agrifood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of nodule-inhabiting bacteria associated with cultivars of Pisum sativum and their biocontrol potential against Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines Végétales : évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Worshop "L'Agroécologie au service d'une bioéconomie durable, mythe ou réalité?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulant seed treatment to enhance germination, symbiosis establishment and early growth of soybean subjected to low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, hollywood-Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for sustainable and resilient agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of phosphorus availability in soil: impact of Phosphate-Solubilizing Microorganisms on rapeseed growth and nutrient use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium Phosphorus in Soils and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and crop cover: a potential resource of biocontrol agents against pea root rot caused by Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du pathogène fongique Verticillium dahliae sur le lin fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th RTMFM (French bio imaging platforms network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous Glucosinolate Produced by Transgenic Arabidopsis thaliana has an Impact on Microbes in the Rhizosphere and Plant Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans J. de Bruijn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbial Ecology of the Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1173-79, 2013, 9781118297674. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118297674.ch112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger l’oranger du Mexique de Phytophthora parasitica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Vicré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des exsudats racinaires d’une plante Brassicaceae sur les microorganismes rhizosphériques : influence de la production d’un glucosinolate exogène chez Arabidopsis thaliana. Utilisation d’une approche par traçage isotopique de l’ADN (DNA-SIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Aix-Marseille II, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009AIX22057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04254962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie Bressan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche au sein d'un laboratoire tourné vers l'Agroécologie, mon intérêt se porte sur la compréhension des interactions entre les plantes et les microorganismes. Plus particulièrement je développe des projets dont l'objectif est de valoriser les potentialités des microbiomes associés au bénéfice de la santé des plantes (nutrition, résistance aux maladies, stress abiotiques). Le futur passe par la culture non plus d’organismes végétaux simples mais plutôt d'holobiontes végétaux complexes c'est à dire des plantes associés à leur diversité microbienne propre, pivots d'une agriculture durable. Pour ce faire, je déploie mes compétences en écologie microbienne, microbiologie environnementale, biologie végétale, sciences du sol et biochimie. Ma passion première reste la biologie moléculaire et le développement d'outils pour le suivi de populations ou d'espèces spécifiques (PCR en temps réel, PCR Digitale), au service de la compréhension des écosystèmes. Mes intérêt tournent autour de questionnements des effets des pratiques des agricultures, et en particulier la mise en oeuvre de nouvelles solutions innovantes plus durables, tels que des produits de biocontrôle, des biostimulants et des biofertilisants. Il s'agit plus spécifiquement de déterminer leurs efficacités, d'élucider les mécanismes d'action mais aussi l'effet des pratiques sur leurs bénéfices pour la croissance des plantes. Il s'agit aussi d'évaluer la contribution des microbiomes à la santé des sols, et les potentialités d'héritage via les successions culturales ou encore le pilotage des associations microbiennes via des pratiques adaptées à l'état initial du sol.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Study of the Effect of a Living Yeast-Based Biostimulant on Soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Profizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00344-025-12028-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermopriming and bacteria-mediated heat-stress acclimation strategies on seed yield and quality criteria in Brassica napus cv Aviso and Camelina sativa cv Calena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tae Hwan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261 (2), pp.26. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-024-04600-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root traits and root-rhizosphere interactions are overlooked players in the plant acclimation to heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prigent-Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.101124. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2025.101124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Considering Levels of P and N Fertilization to Promote Beneficial Interaction between Rapeseed and Phosphate-Solubilizing Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy14020334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of PGPR inoculation on root morphological traits and root exudation in rapeseed and camelina: interactions with heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175 (6), pp.e14058. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.14058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate solubilizing bacteria a relevant alternative to mineral fertilizations for crops? Part I. When rhizobacteria meet plant P requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.100476. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate solubilizing Bacteria a relevant alternative to mineral fertilizations for crops? Part II: PSB inoculation enables a halving of P input and improves the microbial community in the rapeseed rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.100480. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticillium Wilt on Fiber Flax: Symptoms and Pathogen Development In Planta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (12), pp.2421-2429. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-01-18-0139-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined biological control agents to cope with Phytophthora parasitica, a major pathogen of Choisya ternata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.1011-1025. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.176-186. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid flow cytometry method to assess bacterial abundance in agricultural soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Desaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive assay for rapid detection and quantification of aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (10), pp.1138 - 1147. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-09-13-0265-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous glucosinolate produced by Arabidopsis thaliana has an impact on microbes in the rhizosphere and plant roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Roncato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feth El Zahar Haichar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (11), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2009.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00525574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of soil bacterial community structure to successive perturbations of different types and intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (8), pp.2184-2187. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01641.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of primary mild stresses on resilience and resistance of the nitrate reducer community to a subsequent severe stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chèneby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dequiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 285 (1), pp.51-57. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2008.01210.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of substrate biotization using biocontrol agents to manage plant health: Assessment of the influence of cultivation parameters on the establishment and persistence of BCAs (BCA-Protect project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting MUCF (Minor Uses Coordination Facility)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Experts "Ornamentals" / Astredhor, Mar 2025, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de solutions de biostimulation à base de lombricompost au service de la régénération des sols et du développement des cultures : Projet Ver Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire santé des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau National Agricultures et Ruralités, Apr 2025, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of heat stress on root morphology and root exudation in rapeseed and camelina: which consequences for plant/soil microbiota interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prigent Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG-Protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises inter-régionales dédiées aux protéines Végétales &amp; nouvelles sources de protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate-solubilizing bacteria a relevant alternative to mineral fertilizations for crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice de la nutrition des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inoculation de bactéries solubilisatrices de phosphates permet une diminution de la fertilisation phosphatée du colza en lien avec un changement de spécialisation du phytobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for the introduction of soybean into crop rotations in the Normandy region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth ESA congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy, Aug 2022, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant microbiomes and their benefit for plant health (Disease resistance and nutrition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Bioconnect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'effet de deux biostimulants sur le protéome du soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Scientifiques de la Fédération de Recherche Normandie-Végétal- FED4277</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le microbiome du sol au service de la transition agroécologique & la performance agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du centre SEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Brémont, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG (PROtéines VEGétales) : Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulant seed treatment to enhance germination, symbiosis establishment and early growth of soybean subjected to low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, hollywood-Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des agents de biocontrôle issus de la rhizosphère: exemples, freins, leviers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème rencontre régionale sur la protection des cultures légumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la biotisation des substrats horticoles par des agents de biocontrôle : Suivi et évaluation de l'effet des paramètres de culture sur le maintien des BCAs (Projet BCA-Protect)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iphigénie Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice des plantes (santé et nutrition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Groupe innovant de la chambre d'agriculture Centre Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and MIR leaves spectra comparison between healthy and infected pea cultivars with Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et bénéfices pour les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Agroécologie MFR 76-27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Belleville-en-Caux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du pathogène fongique Verticillium dahliae sur le lin fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakid Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th RTMFM (French bio imaging platforms network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay: from diagnosis to evaluation of crop system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deepen knowledge in plant pathology for innovative agro-ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12ème conférence de l’EFPP (European Foundation for Plant Pathology) et 10ème colloque de la SFP (Société Française de Phytopathologie), May 2017, Dunkerque Malo-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticiliose sur lin textile : comprehension de la maladie et dévevelopment d’un diagnostic en sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine A. Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ième Journée scientifique du GRR-VASI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lery-poses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la santé des sols pour guider la transition vers une agriculture régénérative et résiliente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monville Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroyer Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvellon Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dauphin Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les indicateurs biologiques opérationnels de la santé des sols"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Agricultural Management to Soil Microbial Dynamics: How Organic Matter, Biocontrol, and Crop Management Shape Soil Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Helsiinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05159649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of nodule-inhabiting bacteria associated with cultivars of Pisum sativum and their biocontrol potential against Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de produits de biostimulation issus de lombricompost sur les communautés microbiennes associées à la rhizosphère de la lentille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Portemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Belfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Innovation pour l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPONE : CAmeline-POis, culture d’association innovante pour la NormandiE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Rouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale study of a living yeast-based biostimulant effect on soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel d'introduction de légumineuses en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bressan Mélanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riat-Anglet Wassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Innovation pour l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de produits de biostimulation issus de lombricompost sur les communautés microbiennes associées à la rhizosphère de la lentille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Portemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Neouanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Open AgriFood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Agrifood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of nodule-inhabiting bacteria associated with cultivars of Pisum sativum and their biocontrol potential against Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines Végétales : évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Worshop "L'Agroécologie au service d'une bioéconomie durable, mythe ou réalité?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulant seed treatment to enhance germination, symbiosis establishment and early growth of soybean subjected to low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, hollywood-Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for sustainable and resilient agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and crop cover: a potential resource of biocontrol agents against pea root rot caused by Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du pathogène fongique Verticillium dahliae sur le lin fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th RTMFM (French bio imaging platforms network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of phosphorus availability in soil: impact of Phosphate-Solubilizing Microorganisms on rapeseed growth and nutrient use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium Phosphorus in Soils and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous Glucosinolate Produced by Transgenic Arabidopsis thaliana has an Impact on Microbes in the Rhizosphere and Plant Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans J. de Bruijn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbial Ecology of the Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1173-79, 2013, 9781118297674. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118297674.ch112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger l’oranger du Mexique de Phytophthora parasitica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Vicré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des exsudats racinaires d’une plante Brassicaceae sur les microorganismes rhizosphériques : influence de la production d’un glucosinolate exogène chez Arabidopsis thaliana. Utilisation d’une approche par traçage isotopique de l’ADN (DNA-SIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Aix-Marseille II, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009AIX22057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04254962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482423v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12028-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04908441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hwan Kim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-024-04600-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14020334" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14058" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100476" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100480" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakib Zahid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-18-0139-RE" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847482v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1495-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.07.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.12.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-13-0265-R" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.68" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01641.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED4A1B3AE33559A813D37DEB295DA3970D4FE296/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661657v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dequiet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01210.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372941v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel Muguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent Combaret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095112v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bernard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot Gattin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374967v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374256v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03694218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bosse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iphig&#233;nie Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vautier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pasquier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud'Homme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquerel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coquerel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373690v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakid Zahid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076874v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;-Gibouin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine A. Driouich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monville Thomas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroyer Simon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvellon Paul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphin Mathieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375335v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Portemer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gott&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bocage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Belfort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04560944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rouba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372862v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288798v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan M&#233;lanie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riat-Anglet Wassila" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375325v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefevre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Neouanic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259990v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574302v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372909v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375144v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374929v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374569v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372779v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374357v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02565065v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J. de Bruijn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118297674.ch112" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch112" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01837939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04254962v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AIX22057" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482423v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12028-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04908441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hwan Kim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-024-04600-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14020334" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14058" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100476" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100480" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakib Zahid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-18-0139-RE" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847482v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1495-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.07.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.12.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-13-0265-R" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.68" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01641.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED4A1B3AE33559A813D37DEB295DA3970D4FE296/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661657v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dequiet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01210.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372941v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel Muguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent Combaret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot Gattin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374967v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03694218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bosse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iphig&#233;nie Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vautier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pasquier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud'Homme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquerel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coquerel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373690v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakid Zahid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076874v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;-Gibouin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine A. Driouich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monville Thomas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroyer Simon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvellon Paul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphin Mathieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04560944v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375335v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Portemer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gott&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bocage" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Belfort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rouba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372862v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288798v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan M&#233;lanie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riat-Anglet Wassila" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375325v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefevre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Neouanic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259990v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574302v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372909v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375144v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374929v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374357v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374569v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02565065v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J. de Bruijn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118297674.ch112" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch112" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01837939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04254962v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AIX22057" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>