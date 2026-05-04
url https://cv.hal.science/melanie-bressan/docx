--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie Bressan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche au sein d'un laboratoire tourné vers l'Agroécologie, mon intérêt se porte sur la compréhension des interactions entre les plantes et les microorganismes. Plus particulièrement je développe des projets dont l'objectif est de valoriser les potentialités des microbiomes associés au bénéfice de la santé des plantes (nutrition, résistance aux maladies, stress abiotiques). Le futur passe par la culture non plus d’organismes végétaux simples mais plutôt d'holobiontes végétaux complexes c'est à dire des plantes associés à leur diversité microbienne propre, pivots d'une agriculture durable. Pour ce faire, je déploie mes compétences en écologie microbienne, microbiologie environnementale, biologie végétale, sciences du sol et biochimie. Ma passion première reste la biologie moléculaire et le développement d'outils pour le suivi de populations ou d'espèces spécifiques (PCR en temps réel, PCR Digitale), au service de la compréhension des écosystèmes. Mes intérêt tournent autour de questionnements des effets des pratiques des agricultures, et en particulier la mise en oeuvre de nouvelles solutions innovantes plus durables, tels que des produits de biocontrôle, des biostimulants et des biofertilisants. Il s'agit plus spécifiquement de déterminer leurs efficacités, d'élucider les mécanismes d'action mais aussi l'effet des pratiques sur leurs bénéfices pour la croissance des plantes. Il s'agit aussi d'évaluer la contribution des microbiomes à la santé des sols, et les potentialités d'héritage via les successions culturales ou encore le pilotage des associations microbiennes via des pratiques adaptées à l'état initial du sol.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Study of the Effect of a Living Yeast-Based Biostimulant on Soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Profizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00344-025-12028-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermopriming and bacteria-mediated heat-stress acclimation strategies on seed yield and quality criteria in Brassica napus cv Aviso and Camelina sativa cv Calena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tae Hwan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261 (2), pp.26. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-024-04600-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root traits and root-rhizosphere interactions are overlooked players in the plant acclimation to heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prigent-Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.101124. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2025.101124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Considering Levels of P and N Fertilization to Promote Beneficial Interaction between Rapeseed and Phosphate-Solubilizing Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy14020334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of PGPR inoculation on root morphological traits and root exudation in rapeseed and camelina: interactions with heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175 (6), pp.e14058. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.14058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate solubilizing bacteria a relevant alternative to mineral fertilizations for crops? Part I. When rhizobacteria meet plant P requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.100476. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate solubilizing Bacteria a relevant alternative to mineral fertilizations for crops? Part II: PSB inoculation enables a halving of P input and improves the microbial community in the rapeseed rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.100480. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticillium Wilt on Fiber Flax: Symptoms and Pathogen Development In Planta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (12), pp.2421-2429. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-01-18-0139-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined biological control agents to cope with Phytophthora parasitica, a major pathogen of Choisya ternata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.1011-1025. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.176-186. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid flow cytometry method to assess bacterial abundance in agricultural soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Desaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive assay for rapid detection and quantification of aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (10), pp.1138 - 1147. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-09-13-0265-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous glucosinolate produced by Arabidopsis thaliana has an impact on microbes in the rhizosphere and plant roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Roncato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feth El Zahar Haichar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (11), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2009.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00525574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of soil bacterial community structure to successive perturbations of different types and intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (8), pp.2184-2187. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01641.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of primary mild stresses on resilience and resistance of the nitrate reducer community to a subsequent severe stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chèneby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dequiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 285 (1), pp.51-57. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2008.01210.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of substrate biotization using biocontrol agents to manage plant health: Assessment of the influence of cultivation parameters on the establishment and persistence of BCAs (BCA-Protect project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting MUCF (Minor Uses Coordination Facility)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Experts "Ornamentals" / Astredhor, Mar 2025, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de solutions de biostimulation à base de lombricompost au service de la régénération des sols et du développement des cultures : Projet Ver Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire santé des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau National Agricultures et Ruralités, Apr 2025, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of heat stress on root morphology and root exudation in rapeseed and camelina: which consequences for plant/soil microbiota interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prigent Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG-Protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises inter-régionales dédiées aux protéines Végétales &amp; nouvelles sources de protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate-solubilizing bacteria a relevant alternative to mineral fertilizations for crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice de la nutrition des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inoculation de bactéries solubilisatrices de phosphates permet une diminution de la fertilisation phosphatée du colza en lien avec un changement de spécialisation du phytobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for the introduction of soybean into crop rotations in the Normandy region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth ESA congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy, Aug 2022, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant microbiomes and their benefit for plant health (Disease resistance and nutrition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Bioconnect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'effet de deux biostimulants sur le protéome du soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Scientifiques de la Fédération de Recherche Normandie-Végétal- FED4277</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le microbiome du sol au service de la transition agroécologique & la performance agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du centre SEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Brémont, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG (PROtéines VEGétales) : Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulant seed treatment to enhance germination, symbiosis establishment and early growth of soybean subjected to low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, hollywood-Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des agents de biocontrôle issus de la rhizosphère: exemples, freins, leviers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème rencontre régionale sur la protection des cultures légumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la biotisation des substrats horticoles par des agents de biocontrôle : Suivi et évaluation de l'effet des paramètres de culture sur le maintien des BCAs (Projet BCA-Protect)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iphigénie Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice des plantes (santé et nutrition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Groupe innovant de la chambre d'agriculture Centre Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and MIR leaves spectra comparison between healthy and infected pea cultivars with Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et bénéfices pour les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Agroécologie MFR 76-27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Belleville-en-Caux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du pathogène fongique Verticillium dahliae sur le lin fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakid Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th RTMFM (French bio imaging platforms network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay: from diagnosis to evaluation of crop system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deepen knowledge in plant pathology for innovative agro-ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12ème conférence de l’EFPP (European Foundation for Plant Pathology) et 10ème colloque de la SFP (Société Française de Phytopathologie), May 2017, Dunkerque Malo-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticiliose sur lin textile : comprehension de la maladie et dévevelopment d’un diagnostic en sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine A. Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ième Journée scientifique du GRR-VASI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lery-poses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la santé des sols pour guider la transition vers une agriculture régénérative et résiliente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monville Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroyer Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvellon Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dauphin Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les indicateurs biologiques opérationnels de la santé des sols"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Agricultural Management to Soil Microbial Dynamics: How Organic Matter, Biocontrol, and Crop Management Shape Soil Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Helsiinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05159649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of nodule-inhabiting bacteria associated with cultivars of Pisum sativum and their biocontrol potential against Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de produits de biostimulation issus de lombricompost sur les communautés microbiennes associées à la rhizosphère de la lentille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Portemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Belfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Innovation pour l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPONE : CAmeline-POis, culture d’association innovante pour la NormandiE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Rouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale study of a living yeast-based biostimulant effect on soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel d'introduction de légumineuses en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bressan Mélanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riat-Anglet Wassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Innovation pour l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de produits de biostimulation issus de lombricompost sur les communautés microbiennes associées à la rhizosphère de la lentille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Portemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Neouanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Open AgriFood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Agrifood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of nodule-inhabiting bacteria associated with cultivars of Pisum sativum and their biocontrol potential against Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines Végétales : évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Worshop "L'Agroécologie au service d'une bioéconomie durable, mythe ou réalité?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulant seed treatment to enhance germination, symbiosis establishment and early growth of soybean subjected to low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, hollywood-Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for sustainable and resilient agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and crop cover: a potential resource of biocontrol agents against pea root rot caused by Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du pathogène fongique Verticillium dahliae sur le lin fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th RTMFM (French bio imaging platforms network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of phosphorus availability in soil: impact of Phosphate-Solubilizing Microorganisms on rapeseed growth and nutrient use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium Phosphorus in Soils and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous Glucosinolate Produced by Transgenic Arabidopsis thaliana has an Impact on Microbes in the Rhizosphere and Plant Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans J. de Bruijn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbial Ecology of the Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1173-79, 2013, 9781118297674. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118297674.ch112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger l’oranger du Mexique de Phytophthora parasitica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Vicré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des exsudats racinaires d’une plante Brassicaceae sur les microorganismes rhizosphériques : influence de la production d’un glucosinolate exogène chez Arabidopsis thaliana. Utilisation d’une approche par traçage isotopique de l’ADN (DNA-SIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Aix-Marseille II, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009AIX22057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04254962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie Bressan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche au sein d'un laboratoire tourné vers l'Agroécologie, mon intérêt se porte sur la compréhension des interactions entre les plantes et les microorganismes. Plus particulièrement je développe des projets dont l'objectif est de valoriser les potentialités des microbiomes associés au bénéfice de la santé des plantes (nutrition, résistance aux maladies, stress abiotiques). Le futur passe par la culture non plus d’organismes végétaux simples mais plutôt d'holobiontes végétaux complexes c'est à dire des plantes associés à leur diversité microbienne propre, pivots d'une agriculture durable. Pour ce faire, je déploie mes compétences en écologie microbienne, microbiologie environnementale, biologie végétale, sciences du sol et biochimie. Ma passion première reste la biologie moléculaire et le développement d'outils pour le suivi de populations ou d'espèces spécifiques (PCR en temps réel, PCR Digitale), au service de la compréhension des écosystèmes. Mes intérêt tournent autour de questionnements des effets des pratiques des agricultures, et en particulier la mise en oeuvre de nouvelles solutions innovantes plus durables, tels que des produits de biocontrôle, des biostimulants et des biofertilisants. Il s'agit plus spécifiquement de déterminer leurs efficacités, d'élucider les mécanismes d'action mais aussi l'effet des pratiques sur leurs bénéfices pour la croissance des plantes. Il s'agit aussi d'évaluer la contribution des microbiomes à la santé des sols, et les potentialités d'héritage via les successions culturales ou encore le pilotage des associations microbiennes via des pratiques adaptées à l'état initial du sol.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Study of the Effect of a Living Yeast-Based Biostimulant on Soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Profizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00344-025-12028-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermopriming and bacteria-mediated heat-stress acclimation strategies on seed yield and quality criteria in Brassica napus cv Aviso and Camelina sativa cv Calena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tae Hwan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261 (2), pp.26. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-024-04600-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root traits and root-rhizosphere interactions are overlooked players in the plant acclimation to heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prigent-Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.101124. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2025.101124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Considering Levels of P and N Fertilization to Promote Beneficial Interaction between Rapeseed and Phosphate-Solubilizing Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy14020334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of PGPR inoculation on root morphological traits and root exudation in rapeseed and camelina: interactions with heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175 (6), pp.e14058. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.14058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate solubilizing bacteria a relevant alternative to mineral fertilizations for crops? Part I. When rhizobacteria meet plant P requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.100476. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate solubilizing Bacteria a relevant alternative to mineral fertilizations for crops? Part II: PSB inoculation enables a halving of P input and improves the microbial community in the rapeseed rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.100480. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticillium Wilt on Fiber Flax: Symptoms and Pathogen Development In Planta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (12), pp.2421-2429. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-01-18-0139-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined biological control agents to cope with Phytophthora parasitica, a major pathogen of Choisya ternata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.1011-1025. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.176-186. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid flow cytometry method to assess bacterial abundance in agricultural soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Desaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive assay for rapid detection and quantification of aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (10), pp.1138 - 1147. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-09-13-0265-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous glucosinolate produced by Arabidopsis thaliana has an impact on microbes in the rhizosphere and plant roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Roncato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feth El Zahar Haichar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (11), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2009.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00525574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of soil bacterial community structure to successive perturbations of different types and intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (8), pp.2184-2187. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01641.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of primary mild stresses on resilience and resistance of the nitrate reducer community to a subsequent severe stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chèneby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dequiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 285 (1), pp.51-57. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2008.01210.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de solutions de biostimulation à base de lombricompost au service de la régénération des sols et du développement des cultures : Projet Ver Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire santé des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau National Agricultures et Ruralités, Apr 2025, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of substrate biotization using biocontrol agents to manage plant health: Assessment of the influence of cultivation parameters on the establishment and persistence of BCAs (BCA-Protect project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting MUCF (Minor Uses Coordination Facility)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Experts "Ornamentals" / Astredhor, Mar 2025, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of heat stress on root morphology and root exudation in rapeseed and camelina: which consequences for plant/soil microbiota interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prigent Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG-Protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises inter-régionales dédiées aux protéines Végétales &amp; nouvelles sources de protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate-solubilizing bacteria a relevant alternative to mineral fertilizations for crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice de la nutrition des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inoculation de bactéries solubilisatrices de phosphates permet une diminution de la fertilisation phosphatée du colza en lien avec un changement de spécialisation du phytobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for the introduction of soybean into crop rotations in the Normandy region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth ESA congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy, Aug 2022, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant microbiomes and their benefit for plant health (Disease resistance and nutrition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Bioconnect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'effet de deux biostimulants sur le protéome du soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Scientifiques de la Fédération de Recherche Normandie-Végétal- FED4277</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le microbiome du sol au service de la transition agroécologique & la performance agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du centre SEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Brémont, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG (PROtéines VEGétales) : Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulant seed treatment to enhance germination, symbiosis establishment and early growth of soybean subjected to low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, hollywood-Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des agents de biocontrôle issus de la rhizosphère: exemples, freins, leviers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème rencontre régionale sur la protection des cultures légumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la biotisation des substrats horticoles par des agents de biocontrôle : Suivi et évaluation de l'effet des paramètres de culture sur le maintien des BCAs (Projet BCA-Protect)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iphigénie Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice des plantes (santé et nutrition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Groupe innovant de la chambre d'agriculture Centre Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and MIR leaves spectra comparison between healthy and infected pea cultivars with Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et bénéfices pour les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Agroécologie MFR 76-27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Belleville-en-Caux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du pathogène fongique Verticillium dahliae sur le lin fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakid Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th RTMFM (French bio imaging platforms network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay: from diagnosis to evaluation of crop system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deepen knowledge in plant pathology for innovative agro-ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12ème conférence de l’EFPP (European Foundation for Plant Pathology) et 10ème colloque de la SFP (Société Française de Phytopathologie), May 2017, Dunkerque Malo-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticiliose sur lin textile : comprehension de la maladie et dévevelopment d’un diagnostic en sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine A. Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ième Journée scientifique du GRR-VASI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lery-poses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Agricultural Management to Soil Microbial Dynamics: How Organic Matter, Biocontrol, and Crop Management Shape Soil Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Helsiinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05159649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la santé des sols pour guider la transition vers une agriculture régénérative et résiliente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monville Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroyer Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvellon Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dauphin Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les indicateurs biologiques opérationnels de la santé des sols"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel d'introduction de légumineuses en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bressan Mélanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riat-Anglet Wassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Innovation pour l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de produits de biostimulation issus de lombricompost sur les communautés microbiennes associées à la rhizosphère de la lentille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Portemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Neouanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of nodule-inhabiting bacteria associated with cultivars of Pisum sativum and their biocontrol potential against Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de produits de biostimulation issus de lombricompost sur les communautés microbiennes associées à la rhizosphère de la lentille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Portemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Belfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Innovation pour l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPONE : CAmeline-POis, culture d’association innovante pour la NormandiE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Rouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale study of a living yeast-based biostimulant effect on soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Open AgriFood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Agrifood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of nodule-inhabiting bacteria associated with cultivars of Pisum sativum and their biocontrol potential against Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for sustainable and resilient agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines Végétales : évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Worshop "L'Agroécologie au service d'une bioéconomie durable, mythe ou réalité?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulant seed treatment to enhance germination, symbiosis establishment and early growth of soybean subjected to low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, hollywood-Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and crop cover: a potential resource of biocontrol agents against pea root rot caused by Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du pathogène fongique Verticillium dahliae sur le lin fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th RTMFM (French bio imaging platforms network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of phosphorus availability in soil: impact of Phosphate-Solubilizing Microorganisms on rapeseed growth and nutrient use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium Phosphorus in Soils and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous Glucosinolate Produced by Transgenic Arabidopsis thaliana has an Impact on Microbes in the Rhizosphere and Plant Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans J. de Bruijn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbial Ecology of the Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1173-79, 2013, 9781118297674. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118297674.ch112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger l’oranger du Mexique de Phytophthora parasitica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Vicré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des exsudats racinaires d’une plante Brassicaceae sur les microorganismes rhizosphériques : influence de la production d’un glucosinolate exogène chez Arabidopsis thaliana. Utilisation d’une approche par traçage isotopique de l’ADN (DNA-SIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Aix-Marseille II, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009AIX22057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04254962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482423v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12028-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04908441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hwan Kim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-024-04600-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14020334" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14058" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100476" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100480" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakib Zahid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-18-0139-RE" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847482v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1495-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.07.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.12.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-13-0265-R" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.68" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01641.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED4A1B3AE33559A813D37DEB295DA3970D4FE296/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661657v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dequiet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01210.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372941v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel Muguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent Combaret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot Gattin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374967v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03694218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bosse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iphig&#233;nie Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vautier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pasquier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud'Homme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquerel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coquerel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373690v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakid Zahid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076874v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;-Gibouin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine A. Driouich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monville Thomas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroyer Simon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvellon Paul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphin Mathieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04560944v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375335v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Portemer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gott&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bocage" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Belfort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rouba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372862v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288798v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan M&#233;lanie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riat-Anglet Wassila" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375325v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefevre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Neouanic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259990v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574302v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372909v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375144v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374929v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374357v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374569v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02565065v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J. de Bruijn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118297674.ch112" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch112" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01837939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04254962v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AIX22057" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482423v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12028-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04908441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hwan Kim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-024-04600-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14020334" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14058" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100476" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100480" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakib Zahid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-18-0139-RE" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847482v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1495-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.07.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.12.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-13-0265-R" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.68" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01641.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED4A1B3AE33559A813D37DEB295DA3970D4FE296/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661657v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dequiet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01210.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372941v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel Muguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent Combaret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot Gattin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374967v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03694218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bosse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coquerel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373698v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373814v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iphig&#233;nie Alexandre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vautier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pasquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281690v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud'Homme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquerel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373690v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakid Zahid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076874v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;-Gibouin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine A. Driouich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242304v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monville Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroyer Simon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvellon Paul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphin Mathieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan M&#233;lanie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riat-Anglet Wassila" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375325v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Portemer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gott&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bocage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefevre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Neouanic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04560944v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Belfort" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581901v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rouba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372862v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259990v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574302v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372909v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375144v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374357v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374569v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02565065v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J. de Bruijn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118297674.ch112" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch112" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01837939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04254962v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AIX22057" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>