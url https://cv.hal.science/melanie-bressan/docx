--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie Bressan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche au sein d'un laboratoire tourné vers l'Agroécologie, mon intérêt se porte sur la compréhension des interactions entre les plantes et les microorganismes. Plus particulièrement je développe des projets dont l'objectif est de valoriser les potentialités des microbiomes associés au bénéfice de la santé des plantes (nutrition, résistance aux maladies, stress abiotiques). Le futur passe par la culture non plus d’organismes végétaux simples mais plutôt d'holobiontes végétaux complexes c'est à dire des plantes associés à leur diversité microbienne propre, pivots d'une agriculture durable. Pour ce faire, je déploie mes compétences en écologie microbienne, microbiologie environnementale, biologie végétale, sciences du sol et biochimie. Ma passion première reste la biologie moléculaire et le développement d'outils pour le suivi de populations ou d'espèces spécifiques (PCR en temps réel, PCR Digitale), au service de la compréhension des écosystèmes. Mes intérêt tournent autour de questionnements des effets des pratiques des agricultures, et en particulier la mise en oeuvre de nouvelles solutions innovantes plus durables, tels que des produits de biocontrôle, des biostimulants et des biofertilisants. Il s'agit plus spécifiquement de déterminer leurs efficacités, d'élucider les mécanismes d'action mais aussi l'effet des pratiques sur leurs bénéfices pour la croissance des plantes. Il s'agit aussi d'évaluer la contribution des microbiomes à la santé des sols, et les potentialités d'héritage via les successions culturales ou encore le pilotage des associations microbiennes via des pratiques adaptées à l'état initial du sol.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Study of the Effect of a Living Yeast-Based Biostimulant on Soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Profizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00344-025-12028-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermopriming and bacteria-mediated heat-stress acclimation strategies on seed yield and quality criteria in Brassica napus cv Aviso and Camelina sativa cv Calena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tae Hwan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261 (2), pp.26. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-024-04600-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root traits and root-rhizosphere interactions are overlooked players in the plant acclimation to heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prigent-Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.101124. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2025.101124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Considering Levels of P and N Fertilization to Promote Beneficial Interaction between Rapeseed and Phosphate-Solubilizing Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy14020334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of PGPR inoculation on root morphological traits and root exudation in rapeseed and camelina: interactions with heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175 (6), pp.e14058. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.14058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate solubilizing bacteria a relevant alternative to mineral fertilizations for crops? Part I. When rhizobacteria meet plant P requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.100476. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate solubilizing Bacteria a relevant alternative to mineral fertilizations for crops? Part II: PSB inoculation enables a halving of P input and improves the microbial community in the rapeseed rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.100480. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticillium Wilt on Fiber Flax: Symptoms and Pathogen Development In Planta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (12), pp.2421-2429. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-01-18-0139-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined biological control agents to cope with Phytophthora parasitica, a major pathogen of Choisya ternata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.1011-1025. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.176-186. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid flow cytometry method to assess bacterial abundance in agricultural soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Desaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive assay for rapid detection and quantification of aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (10), pp.1138 - 1147. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-09-13-0265-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous glucosinolate produced by Arabidopsis thaliana has an impact on microbes in the rhizosphere and plant roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Roncato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feth El Zahar Haichar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (11), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2009.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00525574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of soil bacterial community structure to successive perturbations of different types and intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (8), pp.2184-2187. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01641.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of primary mild stresses on resilience and resistance of the nitrate reducer community to a subsequent severe stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chèneby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dequiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 285 (1), pp.51-57. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2008.01210.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de solutions de biostimulation à base de lombricompost au service de la régénération des sols et du développement des cultures : Projet Ver Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire santé des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau National Agricultures et Ruralités, Apr 2025, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of substrate biotization using biocontrol agents to manage plant health: Assessment of the influence of cultivation parameters on the establishment and persistence of BCAs (BCA-Protect project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting MUCF (Minor Uses Coordination Facility)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Experts "Ornamentals" / Astredhor, Mar 2025, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of heat stress on root morphology and root exudation in rapeseed and camelina: which consequences for plant/soil microbiota interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prigent Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG-Protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises inter-régionales dédiées aux protéines Végétales &amp; nouvelles sources de protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate-solubilizing bacteria a relevant alternative to mineral fertilizations for crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice de la nutrition des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inoculation de bactéries solubilisatrices de phosphates permet une diminution de la fertilisation phosphatée du colza en lien avec un changement de spécialisation du phytobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for the introduction of soybean into crop rotations in the Normandy region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth ESA congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy, Aug 2022, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant microbiomes and their benefit for plant health (Disease resistance and nutrition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Bioconnect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'effet de deux biostimulants sur le protéome du soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Scientifiques de la Fédération de Recherche Normandie-Végétal- FED4277</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le microbiome du sol au service de la transition agroécologique & la performance agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du centre SEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Brémont, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG (PROtéines VEGétales) : Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulant seed treatment to enhance germination, symbiosis establishment and early growth of soybean subjected to low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, hollywood-Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des agents de biocontrôle issus de la rhizosphère: exemples, freins, leviers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème rencontre régionale sur la protection des cultures légumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la biotisation des substrats horticoles par des agents de biocontrôle : Suivi et évaluation de l'effet des paramètres de culture sur le maintien des BCAs (Projet BCA-Protect)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iphigénie Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice des plantes (santé et nutrition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Groupe innovant de la chambre d'agriculture Centre Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and MIR leaves spectra comparison between healthy and infected pea cultivars with Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et bénéfices pour les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Agroécologie MFR 76-27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Belleville-en-Caux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du pathogène fongique Verticillium dahliae sur le lin fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakid Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th RTMFM (French bio imaging platforms network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay: from diagnosis to evaluation of crop system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deepen knowledge in plant pathology for innovative agro-ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12ème conférence de l’EFPP (European Foundation for Plant Pathology) et 10ème colloque de la SFP (Société Française de Phytopathologie), May 2017, Dunkerque Malo-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticiliose sur lin textile : comprehension de la maladie et dévevelopment d’un diagnostic en sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine A. Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ième Journée scientifique du GRR-VASI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lery-poses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Agricultural Management to Soil Microbial Dynamics: How Organic Matter, Biocontrol, and Crop Management Shape Soil Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Helsiinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05159649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la santé des sols pour guider la transition vers une agriculture régénérative et résiliente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monville Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroyer Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvellon Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dauphin Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les indicateurs biologiques opérationnels de la santé des sols"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel d'introduction de légumineuses en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bressan Mélanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riat-Anglet Wassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Innovation pour l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de produits de biostimulation issus de lombricompost sur les communautés microbiennes associées à la rhizosphère de la lentille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Portemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Neouanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of nodule-inhabiting bacteria associated with cultivars of Pisum sativum and their biocontrol potential against Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de produits de biostimulation issus de lombricompost sur les communautés microbiennes associées à la rhizosphère de la lentille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Portemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Belfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Innovation pour l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPONE : CAmeline-POis, culture d’association innovante pour la NormandiE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Rouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale study of a living yeast-based biostimulant effect on soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Open AgriFood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Agrifood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of nodule-inhabiting bacteria associated with cultivars of Pisum sativum and their biocontrol potential against Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for sustainable and resilient agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines Végétales : évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Worshop "L'Agroécologie au service d'une bioéconomie durable, mythe ou réalité?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulant seed treatment to enhance germination, symbiosis establishment and early growth of soybean subjected to low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, hollywood-Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and crop cover: a potential resource of biocontrol agents against pea root rot caused by Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du pathogène fongique Verticillium dahliae sur le lin fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th RTMFM (French bio imaging platforms network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of phosphorus availability in soil: impact of Phosphate-Solubilizing Microorganisms on rapeseed growth and nutrient use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium Phosphorus in Soils and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous Glucosinolate Produced by Transgenic Arabidopsis thaliana has an Impact on Microbes in the Rhizosphere and Plant Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans J. de Bruijn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbial Ecology of the Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1173-79, 2013, 9781118297674. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118297674.ch112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger l’oranger du Mexique de Phytophthora parasitica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Vicré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des exsudats racinaires d’une plante Brassicaceae sur les microorganismes rhizosphériques : influence de la production d’un glucosinolate exogène chez Arabidopsis thaliana. Utilisation d’une approche par traçage isotopique de l’ADN (DNA-SIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Aix-Marseille II, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009AIX22057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04254962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie Bressan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche au sein d'un laboratoire tourné vers l'Agroécologie, mon intérêt se porte sur la compréhension des interactions entre les plantes et les microorganismes. Plus particulièrement je développe des projets dont l'objectif est de valoriser les potentialités des microbiomes associés au bénéfice de la santé des plantes (nutrition, résistance aux maladies, stress abiotiques). Le futur passe par la culture non plus d’organismes végétaux simples mais plutôt d'holobiontes végétaux complexes c'est à dire des plantes associés à leur diversité microbienne propre, pivots d'une agriculture durable. Pour ce faire, je déploie mes compétences en écologie microbienne, microbiologie environnementale, biologie végétale, sciences du sol et biochimie. Ma passion première reste la biologie moléculaire et le développement d'outils pour le suivi de populations ou d'espèces spécifiques (PCR en temps réel, PCR Digitale), au service de la compréhension des écosystèmes. Mes intérêt tournent autour de questionnements des effets des pratiques des agricultures, et en particulier la mise en oeuvre de nouvelles solutions innovantes plus durables, tels que des produits de biocontrôle, des biostimulants et des biofertilisants. Il s'agit plus spécifiquement de déterminer leurs efficacités, d'élucider les mécanismes d'action mais aussi l'effet des pratiques sur leurs bénéfices pour la croissance des plantes. Il s'agit aussi d'évaluer la contribution des microbiomes à la santé des sols, et les potentialités d'héritage via les successions culturales ou encore le pilotage des associations microbiennes via des pratiques adaptées à l'état initial du sol.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Study of the Effect of a Living Yeast-Based Biostimulant on Soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Profizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00344-025-12028-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermopriming and bacteria-mediated heat-stress acclimation strategies on seed yield and quality criteria in Brassica napus cv Aviso and Camelina sativa cv Calena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tae Hwan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261 (2), pp.26. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-024-04600-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root traits and root-rhizosphere interactions are overlooked players in the plant acclimation to heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prigent-Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.101124. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2025.101124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Considering Levels of P and N Fertilization to Promote Beneficial Interaction between Rapeseed and Phosphate-Solubilizing Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy14020334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of PGPR inoculation on root morphological traits and root exudation in rapeseed and camelina: interactions with heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175 (6), pp.e14058. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.14058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate solubilizing bacteria a relevant alternative to mineral fertilizations for crops? Part I. When rhizobacteria meet plant P requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.100476. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate solubilizing Bacteria a relevant alternative to mineral fertilizations for crops? Part II: PSB inoculation enables a halving of P input and improves the microbial community in the rapeseed rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.100480. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticillium Wilt on Fiber Flax: Symptoms and Pathogen Development In Planta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (12), pp.2421-2429. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-01-18-0139-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined biological control agents to cope with Phytophthora parasitica, a major pathogen of Choisya ternata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.1011-1025. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.176-186. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid flow cytometry method to assess bacterial abundance in agricultural soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Desaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive assay for rapid detection and quantification of aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (10), pp.1138 - 1147. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-09-13-0265-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous glucosinolate produced by Arabidopsis thaliana has an impact on microbes in the rhizosphere and plant roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Roncato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feth El Zahar Haichar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (11), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2009.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00525574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of soil bacterial community structure to successive perturbations of different types and intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (8), pp.2184-2187. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01641.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of primary mild stresses on resilience and resistance of the nitrate reducer community to a subsequent severe stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chèneby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dequiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 285 (1), pp.51-57. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2008.01210.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of substrate biotization using biocontrol agents to manage plant health: Assessment of the influence of cultivation parameters on the establishment and persistence of BCAs (BCA-Protect project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting MUCF (Minor Uses Coordination Facility)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Experts "Ornamentals" / Astredhor, Mar 2025, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de solutions de biostimulation à base de lombricompost au service de la régénération des sols et du développement des cultures : Projet Ver Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire santé des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau National Agricultures et Ruralités, Apr 2025, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate-solubilizing bacteria a relevant alternative to mineral fertilizations for crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG-Protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises inter-régionales dédiées aux protéines Végétales &amp; nouvelles sources de protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of heat stress on root morphology and root exudation in rapeseed and camelina: which consequences for plant/soil microbiota interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prigent Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice de la nutrition des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inoculation de bactéries solubilisatrices de phosphates permet une diminution de la fertilisation phosphatée du colza en lien avec un changement de spécialisation du phytobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for the introduction of soybean into crop rotations in the Normandy region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth ESA congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy, Aug 2022, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant microbiomes and their benefit for plant health (Disease resistance and nutrition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Bioconnect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'effet de deux biostimulants sur le protéome du soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Scientifiques de la Fédération de Recherche Normandie-Végétal- FED4277</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le microbiome du sol au service de la transition agroécologique & la performance agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du centre SEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Brémont, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG (PROtéines VEGétales) : Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulant seed treatment to enhance germination, symbiosis establishment and early growth of soybean subjected to low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, hollywood-Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des agents de biocontrôle issus de la rhizosphère: exemples, freins, leviers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème rencontre régionale sur la protection des cultures légumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la biotisation des substrats horticoles par des agents de biocontrôle : Suivi et évaluation de l'effet des paramètres de culture sur le maintien des BCAs (Projet BCA-Protect)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iphigénie Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice des plantes (santé et nutrition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Groupe innovant de la chambre d'agriculture Centre Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and MIR leaves spectra comparison between healthy and infected pea cultivars with Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et bénéfices pour les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Agroécologie MFR 76-27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Belleville-en-Caux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du pathogène fongique Verticillium dahliae sur le lin fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakid Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th RTMFM (French bio imaging platforms network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay: from diagnosis to evaluation of crop system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deepen knowledge in plant pathology for innovative agro-ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12ème conférence de l’EFPP (European Foundation for Plant Pathology) et 10ème colloque de la SFP (Société Française de Phytopathologie), May 2017, Dunkerque Malo-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticiliose sur lin textile : comprehension de la maladie et dévevelopment d’un diagnostic en sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine A. Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ième Journée scientifique du GRR-VASI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lery-poses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la santé des sols pour guider la transition vers une agriculture régénérative et résiliente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monville Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroyer Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvellon Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dauphin Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les indicateurs biologiques opérationnels de la santé des sols"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Agricultural Management to Soil Microbial Dynamics: How Organic Matter, Biocontrol, and Crop Management Shape Soil Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Helsiinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05159649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de produits de biostimulation issus de lombricompost sur les communautés microbiennes associées à la rhizosphère de la lentille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Portemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Belfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Innovation pour l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of nodule-inhabiting bacteria associated with cultivars of Pisum sativum and their biocontrol potential against Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPONE : CAmeline-POis, culture d’association innovante pour la NormandiE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Rouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale study of a living yeast-based biostimulant effect on soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel d'introduction de légumineuses en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bressan Mélanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riat-Anglet Wassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Innovation pour l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de produits de biostimulation issus de lombricompost sur les communautés microbiennes associées à la rhizosphère de la lentille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Portemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Neouanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Open AgriFood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Agrifood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of nodule-inhabiting bacteria associated with cultivars of Pisum sativum and their biocontrol potential against Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines Végétales : évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Worshop "L'Agroécologie au service d'une bioéconomie durable, mythe ou réalité?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulant seed treatment to enhance germination, symbiosis establishment and early growth of soybean subjected to low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, hollywood-Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for sustainable and resilient agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of phosphorus availability in soil: impact of Phosphate-Solubilizing Microorganisms on rapeseed growth and nutrient use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium Phosphorus in Soils and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du pathogène fongique Verticillium dahliae sur le lin fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th RTMFM (French bio imaging platforms network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and crop cover: a potential resource of biocontrol agents against pea root rot caused by Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous Glucosinolate Produced by Transgenic Arabidopsis thaliana has an Impact on Microbes in the Rhizosphere and Plant Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans J. de Bruijn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbial Ecology of the Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1173-79, 2013, 9781118297674. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118297674.ch112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger l’oranger du Mexique de Phytophthora parasitica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Vicré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des exsudats racinaires d’une plante Brassicaceae sur les microorganismes rhizosphériques : influence de la production d’un glucosinolate exogène chez Arabidopsis thaliana. Utilisation d’une approche par traçage isotopique de l’ADN (DNA-SIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Aix-Marseille II, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009AIX22057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04254962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482423v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12028-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04908441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hwan Kim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-024-04600-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14020334" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14058" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100476" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100480" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakib Zahid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-18-0139-RE" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847482v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1495-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.07.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.12.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-13-0265-R" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.68" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01641.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED4A1B3AE33559A813D37DEB295DA3970D4FE296/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661657v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dequiet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01210.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372941v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel Muguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent Combaret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot Gattin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374967v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03694218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bosse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coquerel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373698v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373814v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iphig&#233;nie Alexandre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vautier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pasquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281690v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud'Homme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquerel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373690v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakid Zahid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076874v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;-Gibouin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine A. Driouich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242304v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monville Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroyer Simon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvellon Paul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphin Mathieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan M&#233;lanie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riat-Anglet Wassila" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375325v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Portemer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gott&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bocage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefevre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Neouanic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04560944v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Belfort" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581901v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rouba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372862v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259990v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574302v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372909v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375144v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374357v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374569v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02565065v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J. de Bruijn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118297674.ch112" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch112" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01837939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04254962v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AIX22057" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482423v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12028-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04908441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hwan Kim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-024-04600-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14020334" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14058" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100476" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100480" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakib Zahid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-18-0139-RE" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847482v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1495-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.07.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.12.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-13-0265-R" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.68" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01641.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED4A1B3AE33559A813D37DEB295DA3970D4FE296/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661657v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dequiet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01210.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel Muguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent Combaret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot Gattin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374967v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03694218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bosse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iphig&#233;nie Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vautier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pasquier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud'Homme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquerel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coquerel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373690v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakid Zahid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076874v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;-Gibouin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine A. Driouich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monville Thomas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroyer Simon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvellon Paul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphin Mathieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375335v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Portemer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gott&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bocage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Belfort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04560944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rouba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372862v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288798v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan M&#233;lanie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riat-Anglet Wassila" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375325v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefevre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Neouanic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259990v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574302v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372909v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375144v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374929v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374569v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374357v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02565065v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J. de Bruijn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118297674.ch112" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch112" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01837939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04254962v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AIX22057" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>