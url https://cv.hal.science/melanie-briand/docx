--- v0 (2026-04-05)
+++ v1 (2026-05-11)
@@ -160,861 +160,861 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of senescent fibroblasts secretome in ovarian cancer dissemination</w:t>
+                <w:t xml:space="preserve">Homologous recombination deficiency (HRD) tests for ovarian cancer: a multicenter French phase II study (HERO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luce Perié</w:t>
+                <w:t xml:space="preserve">Raphaël Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Landras</w:t>
+                <w:t xml:space="preserve">François Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaëla Bignard</w:t>
+                <w:t xml:space="preserve">Marianne Leheurteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Theuret</w:t>
+                <w:t xml:space="preserve">Pierrick Theret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Briand</w:t>
+                <w:t xml:space="preserve">Camille Pasquesoone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 211, pp.112909. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.1075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2025.112909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-025-14423-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469980v1</w:t>
+                <w:t xml:space="preserve">hal-05229659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of senescent fibroblasts secretome in ovarian cancer dissemination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Perié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Landras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaëla Bignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Theuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 211, pp.112909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exger.2025.112909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479794v1</w:t>
+                <w:t xml:space="preserve">hal-05469980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term patient-derived ovarian cancer organoids closely recapitulate tumor of origin and clinical response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of senescent fibroblasts secretome in ovarian cancer dissemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Perié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Thorel</w:t>
+                <w:t xml:space="preserve">Alexandra Landras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Dolivet</w:t>
+                <w:t xml:space="preserve">Mickaëla Bignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Morice</w:t>
+                <w:t xml:space="preserve">Marion Theuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Florent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordane Divoux</w:t>
+                <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 211, pp.112909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2025.112909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13046-025-03537-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05319703v1</w:t>
+                <w:t xml:space="preserve">hal-05479794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Scoring to Assess RAD51-Mediated Homologous Recombination in Ovarian Patient-Derived Tumor Organoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Long-term patient-derived ovarian cancer organoids closely recapitulate tumor of origin and clinical response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.labinv.2025.104097⟩</w:t>
+              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (1), pp.282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13046-025-03537-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466246v1</w:t>
+                <w:t xml:space="preserve">hal-05319703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anticancer effect of the HDAC inhibitor belinostat is enhanced by inhibitors of Bcl‐ x L or Mcl‐1 in ovarian cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Automated Scoring to Assess RAD51-Mediated Homologous Recombination in Ovarian Patient-Derived Tumor Organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Florent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Abeilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.70050⟩</w:t>
+              <w:t xml:space="preserve">Laboratory Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105 (4), pp.104097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labinv.2025.104097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460147v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homologous recombination deficiency (HRD) tests for ovarian cancer: a multicenter French phase II study (HERO)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The anticancer effect of the HDAC inhibitor belinostat is enhanced by inhibitors of Bcl‐ x L or Mcl‐1 in ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Leheurteur</w:t>
+                <w:t xml:space="preserve">Cécilia Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Theret</w:t>
+                <w:t xml:space="preserve">Sterenn Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Pasquesoone</w:t>
+                <w:t xml:space="preserve">Edwige Abeilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.1075. </w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (11), pp.3325-3341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-025-14423-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.70050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229659v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergy of the microRNA Ratio as a Promising Diagnosis Biomarker for Mucinous Borderline and Malignant Ovarian Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Gaichies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1022,51 +1022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bazille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, International Journal of Molecular Sciences, 24 (21), pp.16016. </w:t>
@@ -1117,64 +1117,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORGAVADS: establishment of tumor organoids from head and neck squamous cell carcinoma to assess their response to innovative therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Perréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Grellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1398,64 +1398,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1558,51 +1558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 66 (2), pp.352-362. </w:t>
@@ -1799,90 +1799,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of store-operated channels by carboxyamidotriazole sensitizes ovarian carcinoma cells to anti-BclxL strategies through Mcl-1 down-regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Abeilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (74), pp.33896-33911. </w:t>
@@ -2048,373 +2048,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02304791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and correcting for tail vein extravasation in small animal PET scans in cancer research: is there an impact on therapy assessment?</w:t>
+                <w:t xml:space="preserve">Identification of predictive factors of response to the BH3‐mimetic molecule ABT‐737: An ex vivo experiment in human serous ovarian carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Lasnon</w:t>
+                <w:t xml:space="preserve">Stéphanie Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monique N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blanc‐fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Audrey Emmanuelle Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13550-015-0141-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136 (5), pp.E340-E350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.29104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466298v1</w:t>
+                <w:t xml:space="preserve">hal-05466304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of predictive factors of response to the BH3‐mimetic molecule ABT‐737: An ex vivo experiment in human serous ovarian carcinoma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying and correcting for tail vein extravasation in small animal PET scans in cancer research: is there an impact on therapy assessment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Blanc‐fournier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Charline Lasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Emmanuelle Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Clarisse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soizic Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aide</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 136 (5), pp.E340-E350. </w:t>
+              <w:t xml:space="preserve">EJNMMI Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.29104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13550-015-0141-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466304v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEMA NU 4-Optimized Reconstructions for Therapy Assessment in Cancer Research with the Inveon Small Animal PET/CT System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Lasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Emmanuelle Dugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (3), pp.403-412. </w:t>
@@ -2580,307 +2580,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum compounds sensitize ovarian carcinoma cells to ABT-737 by modulation of the Mcl-1/Noxa axis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrast-enhanced small-animal PET/CT in cancer research: strong improvement of diagnostic accuracy without significant alteration of quantitative accuracy and NEMA NU 4-2008 image quality parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Lasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Simonin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lheureux</w:t>
+                <w:t xml:space="preserve">Elske Quak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Loussouarn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soizic Dutoit</w:t>
+                <w:t xml:space="preserve">Zheng Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (4), pp.492-508. </w:t>
+              <w:t xml:space="preserve">EJNMMI Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10495-012-0799-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/2191-219X-3-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00872602v1</w:t>
+                <w:t xml:space="preserve">hal-05466332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast-enhanced small-animal PET/CT in cancer research: strong improvement of diagnostic accuracy without significant alteration of quantitative accuracy and NEMA NU 4-2008 image quality parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Platinum compounds sensitize ovarian carcinoma cells to ABT-737 by modulation of the Mcl-1/Noxa axis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Lasnon</w:t>
+                <w:t xml:space="preserve">Stéphanie Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elske Quak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Louis</w:t>
+                <w:t xml:space="preserve">Claire Loussouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (4), pp.492-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10495-012-0799-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/2191-219X-3-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05466332v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00872602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodistribution and imaging of [99mTc]-HYNIC-RGD in MDA-MB-231 and NTERA-2 cancer cell xenografts.</w:t>
               </w:r>
@@ -2905,64 +2905,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Modzelewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Medicine Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (7), pp.709-17</w:t>
@@ -2991,103 +2991,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;F-FDG Is a Surrogate Marker of Therapy Response and Tumor Recovery after Drug Withdrawal during Treatment with a Dual PI3K/mTOR Inhibitor in a Preclinical Model of Cisplatin-Resistant Ovarian Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (5), pp.586 - 595. </w:t>
@@ -3125,51 +3125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected Benefits of Topotecan Combined With Lapatinib in Recurrent Ovarian Cancer According to Biological Profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3272,90 +3272,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">αvβ3 imaging can accurately distinguish between mature teratoma and necrosis in 18F-FDG-negative residual masses after treatment of non-seminomatous testicular cancer: a preclinical study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Lasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (2), pp.323-33</w:t>
@@ -3436,51 +3436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (6), pp.800-808. </w:t>
@@ -3556,51 +3556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desmonts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Meryet-Figuiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3712,51 +3712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 206 (7), pp.1473-83. </w:t>
@@ -3820,64 +3820,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3966,51 +3966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Labiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4113,51 +4113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4247,51 +4247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cappellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4387,77 +4387,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">αvβ3 imaging can accurately distinguish between mature teratoma and necrosis in 18F-FDG-negative residual masses after treatment of non-seminomatous testicular cancer: a preclinical study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4538,51 +4538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Modzelewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Pillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4714,51 +4714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A7BFE84"/>
+    <w:nsid w:val="A24073A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4945,51 +4945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-briand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0309-514X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469980v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Peri&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Landras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;la Bignard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Theuret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2025.112909" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05479794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thorel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Dolivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Florent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Divoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-025-03537-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2025.104097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Thomine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Guillemot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Abeilard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.70050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229659v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherifi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leheurteur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Theret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquesoone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-14423-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Gaichies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jeanne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242116016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089220v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perr&#233;ard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grellard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-10692-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabbro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Follana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Medioni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2022.01.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aide" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giffard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-021-00756-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02465285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Vernon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvz013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02099709v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Blay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric R. Picot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2018.07.047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S2723MS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102500v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonnefond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lenoir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26084" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guttin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molonc.2016.03.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lasnon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Emmanuelle Dugu&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Dutoit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-015-0141-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466304v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lheureux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique N'Diaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc&#8208;fournier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clarisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Emmanuelle Dugue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc-Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-014-0805-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Jebahi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villedieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;tigny-Lechartier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Louis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2014.03.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Simonin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loussouarn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-012-0799-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NWBT8DQV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Quak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Gu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-219X-3-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936808v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Modzelewski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouvet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecerf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/tlo.13100" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466348v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krieger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Weber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/igc.0b013e31826d1438" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653916v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.10.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T905XPZM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469855v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desmonts" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mnm.0b013e32833dc61d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408462v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Agopian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Navarro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20082842" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466375v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0984-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZ44VCRR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labiche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lemoisson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0b013e32822a0f37" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roulland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-03-3604" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469956v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Roussel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappellen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.10975" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pill&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-briand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0309-514X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229659v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherifi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leheurteur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Theret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquesoone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-14423-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469980v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Peri&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Landras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;la Bignard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Theuret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2025.112909" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05479794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thorel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Dolivet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Florent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Divoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-025-03537-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2025.104097" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460147v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Thomine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Guillemot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Abeilard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.70050" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Gaichies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jeanne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242116016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089220v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perr&#233;ard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grellard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-10692-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabbro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Follana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Medioni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2022.01.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aide" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giffard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-021-00756-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02465285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Vernon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvz013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02099709v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Blay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric R. Picot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2018.07.047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S2723MS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102500v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonnefond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lenoir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26084" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guttin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molonc.2016.03.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lheureux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique N'Diaye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc&#8208;fournier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Emmanuelle Dugu&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clarisse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466298v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lasnon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Dutoit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-015-0141-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Emmanuelle Dugue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc-Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-014-0805-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Jebahi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villedieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;tigny-Lechartier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Louis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2014.03.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Quak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Gu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-219X-3-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872602v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Simonin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loussouarn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-012-0799-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NWBT8DQV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936808v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Modzelewski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouvet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecerf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/tlo.13100" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466348v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krieger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Weber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/igc.0b013e31826d1438" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653916v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.10.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T905XPZM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469855v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desmonts" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mnm.0b013e32833dc61d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408462v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Agopian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Navarro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20082842" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466375v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0984-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZ44VCRR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labiche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lemoisson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0b013e32822a0f37" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roulland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-03-3604" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469956v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Roussel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappellen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.10975" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pill&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>