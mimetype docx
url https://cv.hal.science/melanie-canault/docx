--- v1 (2026-03-07)
+++ v2 (2026-04-05)
@@ -1,150 +1,159 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.26254826255px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mélanie Canault </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maitre de Conférences - HC - section 07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">melanie-canault</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-2690-4863</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">128159545</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -153,1279 +162,1387 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early development of syllable structure in French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Articulation Rate Between 2 and 4 years of Age in French Children’s Spontaneous Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Learning and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674479v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplification of syllable structure in childhood apraxia of speech: a 2-year follow-up French case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Early development of syllable structure in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t>
+                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (10), pp.945-963. </w:t>
+              <w:t xml:space="preserve">Language Learning and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (4), pp.420-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02699206.2020.1839971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15475441.2022.2138401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450271v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehabilitation of speech disorders following glossectomy, based on ultrasound visual illustration and feedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplification of syllable structure in childhood apraxia of speech: a 2-year follow-up French case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Girod-Roux</w:t>
+                <w:t xml:space="preserve">Hung Thai-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 34 (9), pp.826-843. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699206.2019.1700310⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 35 (10), pp.945-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699206.2020.1839971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977670v1</w:t>
+                <w:t xml:space="preserve">hal-03450271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’introduction des textures dans la période de diversification alimentaire en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rehabilitation of speech disorders following glossectomy, based on ultrasound visual illustration and feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girod-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Lemarchand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/enf2.204.0527⟩</w:t>
+              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (9), pp.826-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699206.2019.1700310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917583v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllable duration changes during babbling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’introduction des textures dans la période de diversification alimentaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S030500092000015X⟩</w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 4 (4), pp.527-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf2.204.0527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776365v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LENA (Language ENvironment Analysis System) : un système de reconnaissance automatique de la parole et de l’environnement langagier de l’enfant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Syllable duration changes during babbling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Paillereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lenormand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johanna-Pascale Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Journal of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (6), pp.1207-1227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/enf1.172.0199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S030500092000015X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963073v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of the Language ENvironmentAnalysis system (LENA™) in EuropeanFrench</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">LENA (Language ENvironment Analysis System) : un système de reconnaissance automatique de la parole et de l’environnement langagier de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Foudil</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Marie Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Thai-Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-015-0634-8⟩</w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf1.172.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01179911v1</w:t>
+                <w:t xml:space="preserve">hal-01963073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de la motricité bucco-faciale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reliability of the Language ENvironmentAnalysis system (LENA™) in EuropeanFrench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Foudil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Loundon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Thai-Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (3), pp.1109-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-015-0634-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963129v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01179911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexical stress production in healthy and Apraxic speakers of Australian English or French</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le développement de la motricité bucco-faciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF MEDICAL SPEECH-LANGUAGE PATHOLOGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (4), pp.47-53</w:t>
+              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410839v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le babillage et le développement des compétences articulatoires : indices temporels et moteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lexical stress production in healthy and Apraxic speakers of Australian English or French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie A Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirrie J Ballard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Laboissiere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire A Layfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique I Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOURNAL OF MEDICAL SPEECH-LANGUAGE PATHOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (4), pp.47-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963131v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le babillage et le développement des compétences articulatoires : indices temporels et moteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Laboissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19589514-037-01-900000010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La croissance de l'instrument vocal: Contrôle, modélisation, potentialités acoustiques et conséquences perceptives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihène Serkhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Birkholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Joachim Kröger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, XIII (2), pp.59-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1435,1562 +1552,1562 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement du langage oral : Jalons perceptifs et productifs, et influence des autres activités de la sphère orale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers de la maison des familles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Le Creusot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parole, articulation et voix : La mutualisation des observations cliniques et scientifiques au service de la formation en orthophonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gentil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er CONGRÈS INTER-UNIVERSITAIRE Collège des Centres de Formation Universitaire en Orthophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement des oralités alimentaire et verbale : La période du babillage et de la diversification alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de la FNEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de la parole et de la mastication : Evolution de la durée des cycles oscillatoires mandibulaires observés entre 8 et 14 mois chez 4 enfants québecois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macleod Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix en Provence, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/JEP.2018-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des habiletés articulatoires au stade du babillage : le timing des syllabes CV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Paillereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna-Pascale Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03090529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do phonological contrasts emerge during the babbling period?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Paillereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Child Phonology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BabiROM : Babillage et Rythme Oscillatoire Mandibulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement de l'articulation : du développement typique à la dyspraxie verbale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early evolution of syllable duration as a cue for oro-motor control development: a longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna-Pascale Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01792637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’échographie linguale à la rééducation orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.199-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour articulatoire visuel pour la rééducation orthophonique : approches basées sur l’échographie linguale augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPC 2015 - 6èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the Language ENvironment Analysis system in French: data quality and associated factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Thai-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Loundon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lena International Conference 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Denver (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le babillage et le développement des compétences temporo-articulatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Sock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Laboissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp. 201-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of Tongue/Jaw movements’ dissociation: A cue for articulatory control development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Laboissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Sock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on "Speech and Face to Face Communication"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Lingual Displacement Independence at Babbling Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Sock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.177-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception catégorielle anticipatoire des voyelles arrondies du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Sock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna-Pascale Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00717893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3000,431 +3117,431 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une consommation insuffisante des morceaux sur les habiletés orales des enfants âgés de 25 à 45 mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babillage et Oralité Alimentaire : étude des productions syllabiques d’enfants diversifiés classiquement ou avec la Diversification Menée par l’Enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Kleinsz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès Inter-Universitaire Collège des Centres de Formatio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Nice, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/1092-4388(2011/10-0236)a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of food consistency on the mandibular temporal patterns during chewing and babbling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Macleod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Child Phonology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montréal (Québec), Canada. International Child Phonology Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech and feeding development: a longitudinal study on Quebecois French-Speaking children between 8 and 14 months</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macleod Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3434,100 +3551,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phonétique articulatoire du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck Supérieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 160 p., 2017, 9782353273706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3537,126 +3654,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HomeBank French Lyon Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Thai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21415/T58P6Q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3666,114 +3783,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence du contrôle articulatoire au stade du babillage : une étude acoustique et cinématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Marc Bloch, Strasbourg 2, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01963122v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3841,51 +3958,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2422A92B"/>
+    <w:nsid w:val="C9F40C63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4072,51 +4189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-canault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2690-4863" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128159545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674479v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2022.2138401" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450271v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Thai-Van" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Le Normand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1839971" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod-Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1700310" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lemarchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.204.0527" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Paillereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna-Pascale Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500092000015X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01963073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lenormand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.172.0199" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01179911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Foudil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Loundon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0634-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01963129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie A Courson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirrie J Ballard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A Layfield" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique I Scholl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01963131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissiere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-037-01-900000010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Serkhane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Birkholz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Joachim Kr&#246;ger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914692v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gentil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01963160v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macleod Andrea" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-17" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972001v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Loundon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972146v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717893v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Henri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poindron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kleinsz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2011/10-0236)a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625506v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macleod" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782353273706-la-phonetique-articulatoire-du-francais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Lenormand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Thai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21415/T58P6Q" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-01963122v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-canault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2690-4863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128159545" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567025v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Anselme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674479v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2022.2138401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Thai-Van" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Le Normand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1839971" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977670v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod-Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1700310" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lemarchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.204.0527" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Paillereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna-Pascale Roy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500092000015X" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01963073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lenormand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.172.0199" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01179911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Foudil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Loundon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0634-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01963129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie A Courson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirrie J Ballard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A Layfield" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique I Scholl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01963131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-037-01-900000010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Serkhane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Birkholz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Joachim Kr&#246;ger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gentil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01963160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macleod Andrea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-17" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090529v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Loundon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Henri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poindron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kleinsz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2011/10-0236)a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625506v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macleod" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782353273706-la-phonetique-articulatoire-du-francais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Lenormand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Thai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21415/T58P6Q" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-01963122v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>