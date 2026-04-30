--- v2 (2026-04-05)
+++ v3 (2026-04-30)
@@ -3757,140 +3757,290 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decoding Phonetic Features: Somatotopic and Sensorimotor Representations in Native and Non-native Consonant Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzuyi Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05583030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence du contrôle articulatoire au stade du babillage : une étude acoustique et cinématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Marc Bloch, Strasbourg 2, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01963122v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3958,51 +4108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9F40C63"/>
+    <w:nsid w:val="11F477D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4189,51 +4339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-canault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2690-4863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128159545" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567025v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Anselme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674479v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2022.2138401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Thai-Van" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Le Normand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1839971" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977670v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod-Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1700310" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lemarchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.204.0527" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Paillereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna-Pascale Roy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500092000015X" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01963073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lenormand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.172.0199" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01179911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Foudil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Loundon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0634-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01963129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie A Courson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirrie J Ballard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A Layfield" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique I Scholl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01963131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-037-01-900000010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Serkhane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Birkholz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Joachim Kr&#246;ger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gentil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01963160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macleod Andrea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-17" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090529v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Loundon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Henri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poindron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kleinsz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2011/10-0236)a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625506v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macleod" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782353273706-la-phonetique-articulatoire-du-francais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Lenormand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Thai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21415/T58P6Q" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-01963122v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-canault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2690-4863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128159545" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567025v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Anselme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674479v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2022.2138401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Thai-Van" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Le Normand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1839971" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977670v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod-Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1700310" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lemarchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.204.0527" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Paillereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna-Pascale Roy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500092000015X" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01963073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lenormand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.172.0199" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01179911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Foudil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Loundon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0634-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01963129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie A Courson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirrie J Ballard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A Layfield" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique I Scholl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01963131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-037-01-900000010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Serkhane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Birkholz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Joachim Kr&#246;ger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gentil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01963160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macleod Andrea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-17" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090529v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Loundon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Henri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poindron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kleinsz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2011/10-0236)a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625506v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macleod" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782353273706-la-phonetique-articulatoire-du-francais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Lenormand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Thai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21415/T58P6Q" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuyi Tseng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-01963122v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>