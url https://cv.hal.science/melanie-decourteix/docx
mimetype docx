--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -857,278 +857,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zinc finger protein PtaZFP2 negatively controls stem growth and gene expression responsiveness to external mechanical loads in poplar</w:t>
+                <w:t xml:space="preserve">To respond or not to respond, the recurring question in plant mechanosensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12781⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.401-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190038v1</w:t>
+                <w:t xml:space="preserve">hal-01149373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To respond or not to respond, the recurring question in plant mechanosensitivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">The zinc finger protein PtaZFP2 negatively controls stem growth and gene expression responsiveness to external mechanical loads in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lenne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.401-401. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 203 (1), pp.168-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149373v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of albumins, globulins and amphiphilic proteins by proteomic approach give new insights on waxy wheat starch metabolism</w:t>
               </w:r>
@@ -1166,51 +1166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 53 (2), pp.160-169. </w:t>
@@ -1364,51 +1364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrine disruptors and fertility: NR0B2, a new therapeutic target?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David H Volle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1628,51 +1628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1857,51 +1857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sucrose (JrSUT1) and hexose (JrHT1 and JrHT2) transporters in walnut xylem parenchyma cells: their potential role in early events of growth resumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1995,51 +1995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial activity and expression of plasma membrane H(+)-ATPase in stem xylem of walnut during dormancy and growth resumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,51 +2116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JrSUT1, a putative xylem sucrose transporter, could mediate sucrose influx into xylem parenchyma cells and be up-regulated by freeze–thaw cycles over the autumn–winter period in walnut tree (Juglans regia L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2369,308 +2369,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Membrane Aquaporins Are Involved in Winter Embolism Recovery in Walnut Tree</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Alves</w:t>
+                <w:t xml:space="preserve">Plasma membrane aquaporins are involved in winter embolism recovery in walnut tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Morillon</w:t>
+                <w:t xml:space="preserve">R. Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Maurel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+                <w:t xml:space="preserve">K. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 133, pp.630-641. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 133, pp.630-641</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102189v1</w:t>
+                <w:t xml:space="preserve">hal-01190884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma membrane aquaporins are involved in winter embolism recovery in walnut tree</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Alves</w:t>
+                <w:t xml:space="preserve">Plasma Membrane Aquaporins Are Involved in Winter Embolism Recovery in Walnut Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Morillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Decourteix</w:t>
+                <w:t xml:space="preserve">Karine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 133, pp.630-641</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 133, pp.630-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.103.027797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190884v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2742,277 +2742,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Can Plants Grow Upright in closed and space environments? Mechanisms Underlying Plant Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khan Kinza</w:t>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
+              <w:t xml:space="preserve">2025 MELiSSA CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, GRANADA, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877548v1</w:t>
+                <w:t xml:space="preserve">hal-05571652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of curvature and (de)curving in plant acclimation and tropisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
+              <w:t xml:space="preserve">CurvoBio 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuroCurvoBioNet (COST action CA22153), Aug 2024, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877310v1</w:t>
+                <w:t xml:space="preserve">hal-04782429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
               </w:r>
@@ -3050,51 +3020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
@@ -3109,2628 +3079,2783 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de bois de tension sur la face inférieure d'une tige d'angiosperme : une question d'équilibre entre graviperception et proprioception</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Caulus</w:t>
+                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Xylogénèse 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953111v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of curvature and (de)curving in plant acclimation and tropisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CurvoBio 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EuroCurvoBioNet (COST action CA22153), Aug 2024, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782429v1</w:t>
+                <w:t xml:space="preserve">hal-04877548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing Straight : Evidences of active proprioceptive control in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation de bois de tension sur la face inférieure d'une tige d'angiosperme : une question d'équilibre entre graviperception et proprioception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Biology of Plant Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yasmine Meroz; Eran Sharon, Jan 2023, Eing Gedi, Israel</w:t>
+              <w:t xml:space="preserve">Journées Xylogénèse 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889570v1</w:t>
+                <w:t xml:space="preserve">hal-04953111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du cerne à la paroi : Contrôle thigmomorphogénétique de la formation du bois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growing Straight : Evidences of active proprioceptive control in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées xylogénèse - Xylogénèse sous contraintes environnementales multiples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, NANCY, France</w:t>
+              <w:t xml:space="preserve">Physics and Biology of Plant Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yasmine Meroz; Eran Sharon, Jan 2023, Eing Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963358v1</w:t>
+                <w:t xml:space="preserve">hal-04889570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel kinematic method for quantifying gravitropic and proprioceptive sensitivities illustrated on Arabidopsis wild type and IX myosin mutants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le concept de proprioception chez les végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journal Club mensuel du CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Luc MOREL, Mar 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790602v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de proprioception chez les végétaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel kinematic method for quantifying gravitropic and proprioceptive sensitivities illustrated on Arabidopsis wild type and IX myosin mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Club mensuel du CNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Luc MOREL, Mar 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678021v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la thigmomorphogenèse et du contrôle postural au laboratoire PIAF - Présentation des thématiques de recherche de l’équipe MECA du PIAF</w:t>
+                <w:t xml:space="preserve">Du cerne à la paroi : Contrôle thigmomorphogénétique de la formation du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Legué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Thiéry Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire interne INRAe "Objectif Lune"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées xylogénèse - Xylogénèse sous contraintes environnementales multiples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879442v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croitre dans le vent : de la mécanoperception aux réponses de croissance de l'arbre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Etude de la thigmomorphogenèse et du contrôle postural au laboratoire PIAF - Présentation des thématiques de recherche de l’équipe MECA du PIAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journee Technique EchoPaysage "Arbres et Sécurité, de la santé des citadins à la gestion des risques de rupture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Echos paysage Auvergne - Rhône - Alpes., Oct 2019, Marmilhat, France</w:t>
+              <w:t xml:space="preserve">séminaire interne INRAe "Objectif Lune"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437633v1</w:t>
+                <w:t xml:space="preserve">hal-04879442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thigmomorphogénèse : Effets des sollicitations mécaniques transitoires sur la formation du bois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Croitre dans le vent : de la mécanoperception aux réponses de croissance de l'arbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées xylogenèse - GDR Sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Sciences du bois, Jun 2019, Paris, AgroParisTech, France</w:t>
+              <w:t xml:space="preserve">Journee Technique EchoPaysage "Arbres et Sécurité, de la santé des citadins à la gestion des risques de rupture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Echos paysage Auvergne - Rhône - Alpes., Oct 2019, Marmilhat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879422v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thigmomorphogénèse : effets des sollicitations mécaniques transitoires sur la formation du bois.</w:t>
+                <w:t xml:space="preserve">Thigmomorphogénèse : Effets des sollicitations mécaniques transitoires sur la formation du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Xylogenèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées xylogenèse - GDR Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Sciences du bois, Jun 2019, Paris, AgroParisTech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501456v1</w:t>
+                <w:t xml:space="preserve">hal-04879422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative Study of wind induced flexure wood formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+                <w:t xml:space="preserve">Thigmomorphogénèse : effets des sollicitations mécaniques transitoires sur la formation du bois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB). INT., Jun 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées Xylogenèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741432v1</w:t>
+                <w:t xml:space="preserve">hal-02501456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy for infering gene regulatory network from kinetic expression with unfavorable data-to-variables ratio.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Integrative Study of wind induced flexure wood formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique &amp; Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Auvergne - Clermont-Ferrand I (UdA). Clermont-Ferrand, FRA., Jul 2015, Clermont-Fd, France. 1 p</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB). INT., Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269089v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois de flexion du peuplier : une étude de biomécanique intégrative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Strategy for infering gene regulatory network from kinetic expression with unfavorable data-to-variables ratio.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pomies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2015, Aubière, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique &amp; Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Auvergne - Clermont-Ferrand I (UdA). Clermont-Ferrand, FRA., Jul 2015, Clermont-Fd, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269338v1</w:t>
+                <w:t xml:space="preserve">hal-01269089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative biomechanical study in flexure wood formation</w:t>
+                <w:t xml:space="preserve">Le bois de flexion du peuplier : une étude de biomécanique intégrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INUPRAG Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nancy, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2015, Aubière, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269337v1</w:t>
+                <w:t xml:space="preserve">hal-01269338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees feel mechanical strain: from genes expression to cambium activity modulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative biomechanical study in flexure wood formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Naples, Italy</w:t>
+              <w:t xml:space="preserve">INUPRAG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190306v1</w:t>
+                <w:t xml:space="preserve">hal-01269337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees acclimation to strains induced by wind: from genes expression to stem structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Trees feel mechanical strain: from genes expression to cambium activity modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lenne</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Plant Vascular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Helsinski, Finland. 1 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269033v1</w:t>
+                <w:t xml:space="preserve">hal-01190306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees acclimation to strains induced by wind: from genes expression to stem structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic L. Martin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Lenne</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du GDR 3544 " Sciences du Bois "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA., Nov 2012, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">3. International Conference on Plant Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Helsinski, Finland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964723v1</w:t>
+                <w:t xml:space="preserve">hal-01269033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accommodation responses of poplar to successive mechanical loadings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Trees acclimation to strains induced by wind: from genes expression to stem structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Dec 2011, Clermont-Fd, France. 2 p</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du GDR 3544 " Sciences du Bois "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA., Nov 2012, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744389v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d'acclimatation des arbres aux basses températures et risques futurs vis à vis des changements climatiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+                <w:t xml:space="preserve">Accommodation responses of poplar to successive mechanical loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jun J. Kasuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Antibes, France. 0 p</w:t>
+              <w:t xml:space="preserve">Congrès de la SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Dec 2011, Clermont-Fd, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964760v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanosensing quantitatively controls diameter growth and level of expression of PtaZFP2 mechanosensitive gene in poplar</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Mécanismes d'acclimatation des arbres aux basses températures et risques futurs vis à vis des changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Lenne</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie M. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun J. Kasuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Cayenne, French Guiana. pp.19-29</w:t>
+              <w:t xml:space="preserve">Séminaire du GEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Antibes, France. 0 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964746v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter biology in walnut tree : freezing tolerance by cold acclimation and embolism repair</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Mechanosensing quantitatively controls diameter growth and level of expression of PtaZFP2 mechanosensitive gene in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V International Walnut Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">6. Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cayenne, French Guiana. pp.19-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189142v1</w:t>
+                <w:t xml:space="preserve">hal-00964746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter embolism and mechanisms of xylem hydraulic conductivity recovery in walnut</w:t>
+                <w:t xml:space="preserve">Winter biology in walnut tree : freezing tolerance by cold acclimation and embolism repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Wood Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">V International Walnut Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189333v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Winter embolism and mechanisms of xylem hydraulic conductivity recovery in walnut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ewers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Wood Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montpellier, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Winter physiology of walnut: involvement of vessel associated cells in the exchanges between xylem vessels and parenchyma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5762,51 +5887,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Walnut symposium -ISHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Sorrento, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5816,315 +5941,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Do Arabidopsis inflorescences twist in Space?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Holderness, United States</w:t>
+              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly, ELGRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877476v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Arabidopsis inflorescences twist in Space?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly, ELGRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876932v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin filaments reorganization in response to auto-straightening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6169,372 +6294,372 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO/COB Workshop Plant Tropisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiple mechanosensitive responses of wood formation to bending</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Mechanisms underlying gravitropic and autotropic recovery in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Plant BioMechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abc686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953094v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms underlying gravitropic and autotropic recovery in poplar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">The multiple mechanosensitive responses of wood formation to bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Plant BioMechanics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon (ENS Lyon), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826193v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiple mechanosensitive responses of wood formation to bending: Anatomical and wood properties consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6543,238 +6668,242 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBM2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 152 p., 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
+                <w:t xml:space="preserve">Transient tensile and compressive strains differentially modulate wood formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6ème journées du GDR 3544 "Sciences du bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GDR 3544</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEA</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01605180v1</w:t>
+                <w:t xml:space="preserve">hal-01730004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash Talk : Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
+                <w:t xml:space="preserve">Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
@@ -6811,489 +6940,485 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GEA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEA</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01605184v1</w:t>
+                <w:t xml:space="preserve">hal-01605180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d’acclimatation de la croissance secondaire de tiges de peupliers face à des sollicitations mécaniques répétées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flash Talk : Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GEA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEA</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01603934v1</w:t>
+                <w:t xml:space="preserve">hal-01605184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient tensile and compressive strains differentially modulate wood formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processus d’acclimatation de la croissance secondaire de tiges de peupliers face à des sollicitations mécaniques répétées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journées du GDR 3544 "Sciences du bois"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GEA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDR 3544</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01730004v1</w:t>
+                <w:t xml:space="preserve">hal-01603934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation of Populus to wind: kinetic of the transcriptomic response to single or repeated stem bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IUFRO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary growth regulation by strains induced by wind: from stem structure to gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7302,364 +7427,364 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagoya University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of cambial growth and wood properties to winds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Bonnesoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodation of physiological and molecular responses to successive mechanical bendings in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, 1 p., 2012, 7th Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7669,460 +7794,460 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for a Quantitative Comparison of and Posture Control Over a Wide Range of Herbaceous and Woody Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elison B. Blancaflor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Gravitropism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2368, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer US</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-131, 2021, Methods in Molecular Biology, 978-1-0716-1677-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1677-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular mechanisms of reaction wood induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Fagerstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin K. Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barry Gardiner, John Barnett, Pekka Saranpää, Joseph Gril. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The biology of reaction wood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-138, 2014, 978-3-642-10813-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular mechanisms of reaction wood induction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin K. Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The biology of reaction wood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 274 p, 2014, Springer series in wood science, 978-3-642-10813-6 978-3-642-10814-3 (eBook) ISSN / 1431-8563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8132,100 +8257,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations physiologique et moléculaire de transporteurs de saccharose et d'hexoses de xylème de noyer (Juglans regia L. cv Franquette): rôles dans les échanges latéraux de sucres pendant la période non-feuillée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02833628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8235,59 +8360,59 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative methods for estimating the gravitropic and proprioceptive sensitivities of plant stems — Introduction</w:t>
+                <w:t xml:space="preserve">Quantitative methods for estimating the gravitropic and proprioceptive sensitivities of plant stems — Tilt-then-Clinostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
@@ -8314,73 +8439,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799951v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative methods for estimating the gravitropic and proprioceptive sensitivities of plant stems — Simple tilt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8415,81 +8540,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative methods for estimating the gravitropic and proprioceptive sensitivities of plant stems — Tilt-then-Clinostat</w:t>
+                <w:t xml:space="preserve">Quantitative methods for estimating the gravitropic and proprioceptive sensitivities of plant stems — Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
@@ -8516,65 +8641,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799988v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8721,51 +8846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05384390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke L Fountain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gilliham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amitrano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiou Arouna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Barker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771849v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02541-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx211" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843733v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duhoo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3670-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12781" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00401" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.11.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSK8SH2P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Volle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Volle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010264359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Peuch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rageau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138164" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Garo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Mcneilly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F&#233;nichel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI38521" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Baaziz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189179v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.10.1471" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01398.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decourteix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102189v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maurel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.027797" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maurel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963358v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678021v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879422v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501456v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269089v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269033v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964723v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964760v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie M. Poirier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun J. Kasuga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964746v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189333v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953094v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc686" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605180v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389960.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389965.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389959.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739238v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Franchel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/iufro2016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269521v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191376v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400916v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833628v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799951v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799979v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799988v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05384390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke L Fountain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gilliham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amitrano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiou Arouna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Barker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771849v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02541-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx211" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843733v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duhoo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3670-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00401" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12781" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.11.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSK8SH2P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Volle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Volle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010264359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Peuch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rageau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138164" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Garo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Mcneilly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F&#233;nichel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI38521" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Baaziz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189179v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.10.1471" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01398.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decourteix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190884v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maurel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maurel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.027797" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963358v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501456v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741432v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269337v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190306v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269033v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964760v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie M. Poirier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun J. Kasuga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc686" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953094v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389960.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389965.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603934v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389959.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Franchel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/iufro2016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269521v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191376v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400916v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833628v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799988v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799979v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799951v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>