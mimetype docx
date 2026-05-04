--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -857,278 +857,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To respond or not to respond, the recurring question in plant mechanosensitivity</w:t>
+                <w:t xml:space="preserve">The zinc finger protein PtaZFP2 negatively controls stem growth and gene expression responsiveness to external mechanical loads in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Martin</w:t>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lenne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00401⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 203 (1), pp.168-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149373v1</w:t>
+                <w:t xml:space="preserve">hal-01190038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zinc finger protein PtaZFP2 negatively controls stem growth and gene expression responsiveness to external mechanical loads in poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To respond or not to respond, the recurring question in plant mechanosensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 203 (1), pp.168-181. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.401-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190038v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of albumins, globulins and amphiphilic proteins by proteomic approach give new insights on waxy wheat starch metabolism</w:t>
               </w:r>
@@ -1166,51 +1166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 53 (2), pp.160-169. </w:t>
@@ -1364,51 +1364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrine disruptors and fertility: NR0B2, a new therapeutic target?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David H Volle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1628,51 +1628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1857,51 +1857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sucrose (JrSUT1) and hexose (JrHT1 and JrHT2) transporters in walnut xylem parenchyma cells: their potential role in early events of growth resumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1995,51 +1995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial activity and expression of plasma membrane H(+)-ATPase in stem xylem of walnut during dormancy and growth resumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,51 +2116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JrSUT1, a putative xylem sucrose transporter, could mediate sucrose influx into xylem parenchyma cells and be up-regulated by freeze–thaw cycles over the autumn–winter period in walnut tree (Juglans regia L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2552,51 +2552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 133, pp.630-641. </w:t>
@@ -2660,234 +2660,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un clinostat pour faire tourner la tête aux plantes</w:t>
+                <w:t xml:space="preserve">Can Plants Grow Upright in closed and space environments? Mechanisms Underlying Plant Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cartailler</w:t>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 èmes journées de la mesure et de la métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Centre Bretagne-Normandie,, Oct 2025, Saint-Jacut-de-la-mer, France. page 28</w:t>
+              <w:t xml:space="preserve">2025 MELiSSA CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, GRANADA, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362869v1</w:t>
+                <w:t xml:space="preserve">hal-05571652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Plants Grow Upright in closed and space environments? Mechanisms Underlying Plant Stability</w:t>
+                <w:t xml:space="preserve">Un clinostat pour faire tourner la tête aux plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Legué</w:t>
+                <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 MELiSSA CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, GRANADA, Spain</w:t>
+              <w:t xml:space="preserve">18 èmes journées de la mesure et de la métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Centre Bretagne-Normandie,, Oct 2025, Saint-Jacut-de-la-mer, France. page 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571652v1</w:t>
+                <w:t xml:space="preserve">hal-05362869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of curvature and (de)curving in plant acclimation and tropisms</w:t>
               </w:r>
@@ -2962,445 +2962,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846873v1</w:t>
+                <w:t xml:space="preserve">hal-04877548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
+              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877310v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877548v1</w:t>
+                <w:t xml:space="preserve">hal-04877310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation de bois de tension sur la face inférieure d'une tige d'angiosperme : une question d'équilibre entre graviperception et proprioception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3587,138 +3587,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de proprioception chez les végétaux</w:t>
+                <w:t xml:space="preserve">Du cerne à la paroi : Contrôle thigmomorphogénétique de la formation du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Legué</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéry Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Club mensuel du CNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Luc MOREL, Mar 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées xylogénèse - Xylogénèse sous contraintes environnementales multiples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678021v1</w:t>
+                <w:t xml:space="preserve">hal-04963358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel kinematic method for quantifying gravitropic and proprioceptive sensitivities illustrated on Arabidopsis wild type and IX myosin mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3777,208 +3790,195 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du cerne à la paroi : Contrôle thigmomorphogénétique de la formation du bois</w:t>
+                <w:t xml:space="preserve">Le concept de proprioception chez les végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jana Dlouha</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées xylogénèse - Xylogénèse sous contraintes environnementales multiples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, NANCY, France</w:t>
+              <w:t xml:space="preserve">Journal Club mensuel du CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Luc MOREL, Mar 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963358v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la thigmomorphogenèse et du contrôle postural au laboratoire PIAF - Présentation des thématiques de recherche de l’équipe MECA du PIAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4379,51 +4379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB). INT., Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4461,51 +4461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy for infering gene regulatory network from kinetic expression with unfavorable data-to-variables ratio.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4621,51 +4621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2015, Aubière, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4729,51 +4729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INUPRAG Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4811,51 +4811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees feel mechanical strain: from genes expression to cambium activity modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4923,103 +4923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees acclimation to strains induced by wind: from genes expression to stem structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Martin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Plant Vascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Helsinski, Finland. 1 p</w:t>
@@ -5087,51 +5087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5186,90 +5186,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodation responses of poplar to successive mechanical loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Dec 2011, Clermont-Fd, France. 2 p</w:t>
@@ -5324,51 +5324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie M. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5462,51 +5462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5574,51 +5574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5699,51 +5699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ewers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,51 +5811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winter physiology of walnut: involvement of vessel associated cells in the exchanges between xylem vessels and parenchyma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5949,307 +5949,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Arabidopsis inflorescences twist in Space?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly, ELGRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876932v1</w:t>
+                <w:t xml:space="preserve">hal-04877476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Do Arabidopsis inflorescences twist in Space?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Holderness, United States</w:t>
+              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly, ELGRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877476v1</w:t>
+                <w:t xml:space="preserve">hal-04876932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin filaments reorganization in response to auto-straightening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6330,51 +6330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms underlying gravitropic and autotropic recovery in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6859,51 +6859,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
+                <w:t xml:space="preserve">Flash Talk : Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
@@ -6969,75 +6969,75 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605180v1</w:t>
+                <w:t xml:space="preserve">hal-01605184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash Talk : Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
+                <w:t xml:space="preserve">Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
@@ -7103,51 +7103,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605184v1</w:t>
+                <w:t xml:space="preserve">hal-01605180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d’acclimatation de la croissance secondaire de tiges de peupliers face à des sollicitations mécaniques répétées</w:t>
               </w:r>
@@ -7267,51 +7267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation of Populus to wind: kinetic of the transcriptomic response to single or repeated stem bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7427,51 +7427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7578,51 +7578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Bonnesoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t>
@@ -7664,77 +7664,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodation of physiological and molecular responses to successive mechanical bendings in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8127,51 +8127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin K. Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8387,51 +8387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative methods for estimating the gravitropic and proprioceptive sensitivities of plant stems — Tilt-then-Clinostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8488,51 +8488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative methods for estimating the gravitropic and proprioceptive sensitivities of plant stems — Simple tilt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8589,51 +8589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative methods for estimating the gravitropic and proprioceptive sensitivities of plant stems — Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8846,51 +8846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05384390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke L Fountain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gilliham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amitrano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiou Arouna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Barker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771849v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02541-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx211" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843733v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duhoo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3670-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00401" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12781" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.11.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSK8SH2P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Volle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Volle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010264359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Peuch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rageau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138164" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Garo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Mcneilly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F&#233;nichel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI38521" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Baaziz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189179v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.10.1471" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01398.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decourteix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190884v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maurel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maurel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.027797" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963358v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501456v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741432v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269337v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190306v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269033v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964760v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie M. Poirier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun J. Kasuga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc686" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953094v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389960.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389965.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603934v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389959.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Franchel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/iufro2016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269521v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191376v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400916v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833628v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799988v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799979v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799951v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05384390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke L Fountain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gilliham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amitrano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiou Arouna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Barker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771849v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02541-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx211" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843733v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duhoo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3670-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12781" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00401" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.11.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSK8SH2P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Volle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Volle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010264359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Peuch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rageau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138164" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Garo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Mcneilly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F&#233;nichel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI38521" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Baaziz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189179v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.10.1471" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01398.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decourteix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190884v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maurel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maurel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.027797" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678021v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501456v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741432v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269337v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190306v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269033v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964760v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie M. Poirier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun J. Kasuga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc686" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953094v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389965.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605180v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389960.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603934v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389959.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Franchel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/iufro2016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269521v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191376v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400916v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833628v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799988v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799979v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799951v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>