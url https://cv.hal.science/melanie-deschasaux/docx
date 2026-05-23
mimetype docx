--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -153,7539 +153,25101 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (132)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food colouring additives and cancer incidence in the NutriNet-Santé prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanam Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Hasenböhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Payen de la Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-026-01393-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linking Nutri-Score dietary profiles to metabolic biomarkers in a cross-sectional study within the multinational EPIC cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Meirhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-51357-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations between preservative food additives and type 2 diabetes incidence in the NutriNet-Santé prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Hasenböhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Payen de la Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.11199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-67360-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intake of food additive preservatives and incidence of cancer: results from the NutriNet-Santé prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Hasenböhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Payen de la Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Yvroud-Hoyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 392, pp.e084917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj-2025-084917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timing of food intake, chrononutritional behavior patterns, and risk of metabolic syndrome in the French NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuân Le Folcalvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Palomar-Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-51459-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food Coloring Additives and Incidence of Type 2 Diabetes in the NutriNet-Santé Prospective Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanam Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Hasenböhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Payen de la Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49 (6), pp.1067-1077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/dc25-2727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasma metabolites, dietary intakes, and breast cancer incidence: a prospective case-cohort study in NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Larnder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Déchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.101342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2026.101342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preservative food additives, hypertension, and cardiovascular diseases: the NutriNet-Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Hasenböhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Payen de la Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Yvroud-Hoyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehag308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synergies between food biodiversity, processing levels, and the EAT-Lancet diet for nutrient adequacy and environmental sustainability: a multiobjective optimization using the European Prospective Investigation into Cancer and Nutrition cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Berden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giles Hanley-Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Chimera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emine Koc Cakmak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 123 (2), pp.101115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations of the updated nutrient profiling system underlying the Nutri-Score label with weight gain, overweight and obesity risk in the French NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Férard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65 (3), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-026-03951-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dealing with differential misclassification of an outcome or a covariate in association studies with an internally validated sample selected not at random</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlia Lacombe Ossó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-025-02698-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the 2023 revision of the nutrient profiling system underlying Nutri-Score on the association with food intakes and biomarkers in French adults from the National ESTEBAN survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (5), pp.209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-025-03727-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food additive mixtures in French children and adults: the nationally representative Esteban study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Payen de la Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Hasenbohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Yvroud-Hoyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.44173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27819-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alterations in gut microbiota characteristics along a type 2 diabetes risk gradient linked with family history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Gitton-Quent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gut Microbes Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/29933935.2025.2527766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparisons of Nutri-Score and NutrInform Battery on consumer preferences, objective understanding, and food choices among Portuguese consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Marques-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Meirhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (4), pp.708-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodiverse diets present co-benefits for greenhouse gas emissions, land use, mortality rates and nutritional adequacy in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Berden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Chimera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giles Hanley-Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emine Koc Cakmak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Vineis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (9), pp.857-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43016-025-01214-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The gut microbiome connects nutrition and human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Cryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eran Elinav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekka Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.534-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41575-025-01077-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolic profile of biodiverse diets in a healthy European cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Chimera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emine Koc Cakmak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Blanco-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Berden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Biessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (1), pp.208-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.04.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food additive mixtures and type 2 diabetes incidence: Results from the NutriNet-Santé prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Payen de la Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Hasenbohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (4), pp.e1004570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How far can reformulation participate in improving the nutritional quality of diets at population level? A modelling study using real food market data in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMJ Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjgh-2023-014162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction: Acyl-coenzyme a binding protein (ACBP) - a risk factor for cancer diagnosis and an inhibitor of immunosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Montégut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Pérez-Lanzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12943-024-02152-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les édulcorants en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (6), pp.673-676</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietary index based on the Food Standards Agency nutrient profiling system and risk of Crohn's disease and ulcerative colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (4), pp.558-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apt.17835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eating jetlag and risk of cardiovascular disease: prospective study of the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Le Folcalvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Palomar-Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (Supplement_3), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutritional quality of diet characterized by the Nutri-Score profiling system and cardiovascular disease risk: a prospective study in 7 European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Huybrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.101006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complementarity between the updated version of the front-of-pack nutrition label Nutri-Score and the food-processing NOVA classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), pp.e63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980024000296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbiome testing in Europe: navigating analytical, ethical and regulatory challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Cordaillat-Simmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Badalato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloise Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-024-01991-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food additive emulsifiers and cancer risk: Results from the French prospective NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), pp.e1004338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food additive emulsifiers and the risk of type 2 diabetes: analysis of data from the NutriNet-Santé prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Salame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (5), pp.339-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-8587(24)00086-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of a new graphically modified Nutri-Score on the objective understanding of foods’ nutrient profile and ultraprocessing: a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Augusto Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMJ Nutrition, Prevention &amp; Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.108-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjnph-2022-000599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative understanding and preference of Nutri-Score and NutrInform Battery in a sample of Spanish consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Babio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Salas-Salvadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (2), pp.293-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carcinogenicity of aspartame, methyleugenol, and isoeugenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Riboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Beland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Lachenmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Matilde Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lancet Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (8), pp.848-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1470-2045(23)00341-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietary behaviours of individuals with lynch syndrome at high risk of colorectal cancer: Results from the AAS-lynch study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Demaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benallaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Aït Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57, pp.197-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2023.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulating insulin-like growth factors and risks of overall, aggressive and early-onset prostate cancer: a collaborative analysis of 20 prospective studies and Mendelian randomization analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Watts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Perez-Cornago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Fensom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Smith-Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urwah Noor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (1), pp.71-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyac124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial Sweeteners and Risk of Type 2 Diabetes in the Prospective NutriNet-Santé Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (9), pp.1681-1690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/dc23-0206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietary exposure to nitrites and nitrates in association with type 2 diabetes risk: Results from the NutriNet-Santé population-based cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Esseddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.e1004149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food additive emulsifiers and risk of cardiovascular disease in the NutriNet-Santé cohort: prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 382, pp.e076058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj-2023-076058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food additive emulsifiers and cancer risk: results from the French prospective NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (Supplement_3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac129.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultra-processed food intake and eating disorders: Cross-sectional associations among French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junko Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.588-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/2006.2022.00009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumption of dairy products and CVD risk: results from the French prospective cohort NutriNet-Santé – CORRIGENDUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (6), pp.1200-1200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114522000812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The gut microbiota and depressive symptoms across ethnic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Nieuwdorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aeilko Zwinderman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djawad Radjabzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.7129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-34504-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietary exposure to acrylamide and breast cancer risk: results from the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Wendeu-Foyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116 (4), pp.911-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqac167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermentable Oligosaccharides, Disaccharides, Monosaccharides, and Polyols (FODMAPs) and Cancer Risk in the Prospective NutriNet-Santé Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (4), pp.1059-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxab379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Démystifier les fake news concernant Nutri-Score].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (6), pp.599-604</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are foods ‘healthy’ or ‘healthier’? Front-of-pack labelling and the concept of healthiness applied to foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (6), pp.948-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114521001458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association between positive psychological traits and changes in dietary behaviour related to first COVID-19 lockdown: A general population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Esseddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 171, pp.105885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correlates of Changes in Physical Activity and Sedentary Behaviors during the COVID-19 Lockdown in France: The NutriNet-Santé Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (19), pp.12370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph191912370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dairy product consumption and risk of cancer: A short report from the NutriNet‐Santé prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Barrubés Piñol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150 (12), pp.1978-1986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.33935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial sweeteners and cancer risk: Results from the NutriNet-Sante´ population-based cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Esseddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.e1003950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resilience Is Associated with Less Eating Disorder Symptoms in the NutriNet-Santé Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19031471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Plasma Oxylipin Signature Provides a Deep Phenotyping of Metabolic Syndrome Complementary to the Clinical Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwina Mainka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Basiak-Rasała</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (19), pp.11688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms231911688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrites and nitrates from food additives and natural sources and cancer risk: results from the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Esseddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (4), pp.1106-1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyac046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutri-Score and NutrInform Battery: Effects on Performance and Preference in Italian Consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Serafini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (17), pp.3511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14173511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrites, Nitrates, and Cardiovascular Outcomes: Are We Living “La Vie en Rose” With Pink Processed Meats?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold K Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (24), pp.e027627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.122.027627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glycaemic index, glycaemic load and cancer risk: results from the prospective NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (1), pp.250-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyab169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumption of dairy products and CVD risk: results from the French prospective cohort NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (5), pp.752-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114521001422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations between Resilience and Food Intake Are Mediated by Emotional Eating in the NutriNet-Santé Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (8), pp.1907-1915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxac124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anxiety is a potential effect modifier of the association between red and processed meat consumption and cancer risk: findings from the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (4), pp.1887-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02381-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Nutri-Score: the results 3 years after its official adoption In France].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (2), pp.151-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NMR metabolomic profiles associated with long-term risk of prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Demidem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-021-01780-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Body weight, body composition and the risk of SARS‐CoV‐2 infection in a large population‐based sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Carrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 290 (6), pp.1268-1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joim.13364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714174v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the Front-of-Pack Label Nutri-Score on the Nutritional Quality of Food Choices in a Quasi-Experimental Trial in Catering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Agaësse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.4530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13124530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing Type 2 Diabetes Associations with the Gut Microbiome in Individuals from Two Ethnic Backgrounds Living in the Same Geographic Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Balvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert-Jan van den Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koos Zwinderman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Nieuwdorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.3289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13093289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food biodiversity and total and cause-specific mortality in 9 European countries: An analysis of a prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giles Hanley-Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Huybrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Biessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Remans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (10), pp.e1003834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diet and physical activity during the coronavirus disease 2019 (COVID-19) lockdown (March–May 2020): results from the French NutriNet-Santé cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Esseddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo De edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113 (4), pp.924-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqaa336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274093v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective association between dietary pesticide exposure profiles and postmenopausal breast-cancer risk in the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (4), pp.1184-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyab015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumption of Ultra-Processed Food and Its Association with Sociodemographic Characteristics and Diet Quality in a Representative Sample of French Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Calixto Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13020682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations between untargeted plasma metabolomic signatures and gut microbiota composition in the Milieu Intérieur population of healthy adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Partula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor-Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (7), pp. 982-992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114520004870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food additives: distribution and co-occurrence in 126,000 food products of the French market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.3980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60948-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02504186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association between nutritional profiles of foods underlying Nutri-Score front-of-pack labels and mortality: EPIC cohort study in 10 European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Huybrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Egnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.m3173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.m3173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sugary Drinks, Artificially-Sweetened Beverages, and Cardiovascular Disease in the NutriNet-Santé Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (18), pp.2175-2177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2020.08.075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations between consumption of dietary fibers and the risk of cardiovascular diseases, cancers, type 2 diabetes, and mortality in the prospective NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Partula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Desmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqaa063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02641647v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultraprocessed Food Consumption and Risk of Type 2 Diabetes Among Participants of the NutriNet-Santé Prospective Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 180 (2), pp.283-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2019.5942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02438070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diet-Related Metabolomic Signature of Long-Term Breast Cancer Risk Using Penalized Regression: An Exploratory Study in the SU.VI.MAX Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.396-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-19-0900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultra-processed food intake in association with BMI change and risk of overweight and obesity: A prospective analysis of the French NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Fiolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Untargeted plasma metabolomic profiles associated with overall diet in women from the SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (8), pp.3425-3439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02177-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association Between Adult Acne and Dietary Behaviors: Findings From the NutriNet-Santé Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Penso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JAMA Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156 (8), pp.854-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamadermatol.2020.1602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Total and added sugar intakes, sugar types, and cancer risk: results from the prospective NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.1267-1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqaa246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saturated, mono- and polyunsaturated fatty acid intake and cancer risk: results from the French prospective cohort NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (4), pp.1515-1527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-018-1682-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02438104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultra-processed food intake and risk of cardiovascular disease: prospective cohort study (NutriNet-Santé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 365, pp.l1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.l1451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soja et cancer du sein : des relations ambiguës</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.v6afu6gan⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Collaborative Analysis of Individual Participant Data from 19 Prospective Studies Assesses Circulating Vitamin D and Prostate Cancer Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth C. Travis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Perez-Cornago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul N. Appleby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrius Albanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne E. Joshu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (1), pp.274-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-18-2318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative assessment of dietary supplement intake in 77,000 French adults: impact on nutritional intake inadequacy and excessive intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Egnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (7), pp.2679-2692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-018-1815-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations between usual diet and gut microbiota composition: results from the Milieu Intérieur cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Partula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (5), pp.1472-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqz029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02173426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sugary drink consumption and risk of cancer: results from NutriNet-Santé prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Desmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 366, pp.l2408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.l2408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Demidem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (8), pp.1300-1307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.epi-19-0154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The associations of anthropometric, behavioural and sociodemographic factors with circulating concentrations of IGF‐I, IGF‐II, IGFBP‐1, IGFBP‐2 and IGFBP‐3 in a pooled analysis of 16,024 men from 22 studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Watts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Perez‐cornago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Appleby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrius Albanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ardanaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (12), pp.3244-3256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.32276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origine ethnique et composition du microbiote intestinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koos Zwinderman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Nieuwdorp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (5), pp.401-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2019089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumption of ultra-processed foods and cancer risk: results from NutriNet-Santé prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Fiolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.k322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer-Specific and General Nutritional Scores and Cancer Risk: Results from the Prospective NutriNet-Santé Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lavalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Fiolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (15), pp.4427-4435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-18-0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02438091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutrition et cancers digestifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (1012), pp.876-877</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depicting the composition of gut microbiota in a population with varied ethnic origins but shared geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristien Bouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Prodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeni Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert K. Groen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (10), pp.1526-1531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-018-0160-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutritional quality of food as represented by the FSAm-NPS nutrient profiling system underlying the Nutri-Score label and cancer risk in Europe: Results from the EPIC prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Huybrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.e1002651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1002651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association between a pro plant-based dietary score and cancer risk in the prospective NutriNet-santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Kane-Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (9), pp.2168-2176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02438095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circadian nutritional behaviours and cancer risk: New insights from the NutriNet‐santé prospective cohort study: Disclaimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (10), pp.2369-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02438099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasting and weight-loss restrictive diet practices among 2,700 cancer survivors: results from the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (11), pp.2687-2697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NMR metabolomic signatures reveal predictive plasma metabolites associated with long-term risk of developing breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (2), pp.484-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyx271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B-Vitamin Intake from Diet and Supplements and Breast Cancer Risk in Middle-Aged Women: Results from the Prospective NutriNet-Santé Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Egnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (5), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu9050488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antioxidant intake from diet and supplements and risk of digestive cancers in middle-aged adults: results from the prospective NutriNet-Sante cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Egnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (7), pp.541-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0007114517002392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modifications in dietary and alcohol intakes between before and after cancer diagnosis: Results from the prospective population-based NutriNet-Sante cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141 (3), pp.457-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.30704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasma vitamin D status and recurrent depressive symptoms in the French SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (7), pp.2289-2298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-016-1269-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association between a dietary quality index based on the food standard agency nutrient profiling system and cardiovascular disease risk among French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solia Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 234, pp.22-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.02.092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are self-reported unhealthy food choices associated with an increased risk of breast cancer? Prospective cohort study using the British Food Standards Agency nutrient profiling system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solia Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (6), pp.e013718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-013718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociodemographic and economic factors are associated with weight gain between before and after cancer diagnosis: results from the prospective population-based NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina S. Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (33), pp.54640-54653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.17676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Red and processed meat intake and cancer risk: Results from the prospective NutriNet-Santé cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Pilar Galan Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, in press (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compléments alimentaires : quel intérêt nutritionnel et quels risques potentiels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.471-477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Meta-analysis of Individual Participant Data Reveals an Association between Circulating Levels of IGF-I and Prostate Cancer Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Travis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Appleby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff M.P. Holly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrius Albanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (8), pp.2288-2300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-1551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quick and Easy Screening for Vitamin D Insufficiency in Adults: A Scoring System to Be Implemented in Daily Clinical Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (7), pp.e2783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000002783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle bénéfique ou délétère des compléments alimentaires en prévention primaire et au cours du cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (46), pp.27-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pranut.2016.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objectifs nutritionnels prioritaires pour la prévention primaire des cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (46), pp.10-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pranut.2016.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selenium and prostate cancer: analysis of individual participant data from fifteen prospective studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi E. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth C. Travis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul N. Appleby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrius Albanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt J. Barnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnci/djw153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective association between a dietary quality index based on a nutrient profiling system and cardiovascular disease risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solia Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (15), pp.1669-1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2047487316640659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietary iron intake and breast cancer risk: modulation by an antioxidant supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Partula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (48), pp.78994-79002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.12592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations of physical activity and sedentary behavior between before and after cancer diagnosis: Results from the prospective population-based NutriNet-Sante cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Partula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (40), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000004629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations between fruit, vegetable and legume intakes and prostate cancer risk: results from the prospective Supplémentation en Vitamines et Minéraux Antioxydants (SU.VI.MAX) cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115 (9), pp.1579-1585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114516000520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective association between the Dietary Inflammatory Index and mortality: modulation by antioxidant supplementation in the SU.VI.MAX randomized control trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Graffouillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shivappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103 (3), pp.878-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.115.126243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcoholic beverages, obesity, physical activity and other nutritional factors, and cancer risk: A review of the evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.308 - 323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2016.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weight Status and Alcohol Intake Modify the Association between Vitamin D and Breast Cancer Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146 (3), pp.576-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.115.221481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Dietary Inflammatory Index Is Associated with Prostate Cancer Risk in French Middle-Aged Adults in a Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Graffouillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shivappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146 (4), pp.785-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.115.225623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What do people know and believe about vitamin D?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Partula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (11), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu8110718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A prospective study of plasma 25-hydroxyvitamin D concentration and prostate cancer risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115 (2), pp.305-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114515004353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midlife plasma vitamin D concentrations and performance in different cognitive domains assessed 13 years later</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (10), pp.1628-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114515001051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective associations between vitamin D status, vitamin D–related gene polymorphisms, and risk of tobacco-related cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102 (5), pp.1207-1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.115.110510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determinants of Vitamin D Status in Caucasian Adults: Influence of Sun Exposure, Dietary Intake, Sociodemographic, Lifestyle, Anthropometric, and Genetic Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Montourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 135 (2), pp.378 - 388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jid.2014.400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective association between dietary folate intake and skin cancer risk: results from the Supplémentation en Vitamines et Minéraux Antioxydants cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Donnenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102 (2), pp.471-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.115.109041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective association between cancer risk and an individual dietary index based on the British Food Standards Agency Nutrient Profiling System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Donnenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (10), pp.1702-1710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114515003384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective association between alcohol intake and hormone-dependent cancer risk: modulation by dietary fiber intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102 (1), pp.182-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.114.098418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpretation of Plasma PTH Concentrations According to 25OHD Status, Gender, Age, Weight Status, and Calcium Intake: Importance of the Reference Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Montourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99 (4), pp.1196-1203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2013-3349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietary Total and Insoluble Fiber Intakes Are Inversely Associated with Prostate Cancer Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde His</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144 (4), pp.504-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.113.189670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective association between red and processed meat intakes and breast cancer risk: modulation by an antioxidant supplementation in the SU.VI.MAX randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (5), pp.1583-1592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyu134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective associations between serum biomarkers of lipid metabolism and overall, breast and prostate cancer risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde His</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (2), pp.119-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-014-9884-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective Association between Dietary Fiber Intake and Breast Cancer Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde His</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique et sédentarité chez les porteurs du syndrome de Lynch: Evaluation des facteurs de risque modifiables du cancer colorectal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Benallaoua</w:t>
+                <w:t xml:space="preserve">Le fer héminique du régime maternel favorise la formation luminale de produits de lipoperoxydation et l’hypersensibilité viscérale chez la descendance murine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tondereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFHOD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Developmental Origins of Health and disease-SF-DOHAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233958v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fer héminique du régime maternel favorise la formation luminale de produits de lipoperoxydation et l’hypersensibilité viscérale chez la descendance murine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Le Brun</w:t>
+                <w:t xml:space="preserve">Activité physique et sédentarité chez les porteurs du syndrome de Lynch: Evaluation des facteurs de risque modifiables du cancer colorectal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Demaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Gendre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Tondereau</w:t>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikael Albin</w:t>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benallaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Origins of Health and disease-SF-DOHAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lille, France. </w:t>
+              <w:t xml:space="preserve">JFHOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494164v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malwina Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Basiak-Rasała</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Nutrition Conference FENS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malwina Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Basiak-Rasała</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International ISSFAL Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse du métabolome urinaire, une source de marqueurs de l’altération du microbiote intestinal par un régime riche en viande rouge dans la cohorte NutriNet-Santé et dans une étude animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience est associée aux troubles du comportement alimentaire dans la cohorte NutriNet-Santé.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">DIA-profiling combined to untargeted metabolomics reveals urinary metabolome alteration and exposure to electrophilic metabolites by red meat consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">ASMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732754v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIA-profiling combined to untargeted metabolomics reveals urinary metabolome alteration and exposure to electrophilic metabolites by red meat consumption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charline Buisson</w:t>
+                <w:t xml:space="preserve">La résilience est associée aux troubles du comportement alimentaire dans la cohorte NutriNet-Santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178859v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar consumption and breast cancer risk: results from NutriNet-Santé prospective cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Ultra-processed food intake and risk of type 2 diabetes in a French cohort of middle-aged adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">San Antonio Breast Cancer Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press (CUP)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proceedings of the Nutrition Society, 79 (OCE2), pp.E533, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665120004826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02438216v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation de boissons sucrées et risque de cancer : résultats de la cohorte prospective NutriNet-Santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Sugar consumption and breast cancer risk: results from NutriNet-Santé prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">San Antonio Breast Cancer Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Antonio, United States. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734662v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02438216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-processed food intake and risk of type 2 diabetes in a French cohort of middle-aged adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Consommation de boissons sucrées et risque de cancer : résultats de la cohorte prospective NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Desmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0029665120004826⟩</w:t>
+              <w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nice, France. , 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908797v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de l’association positive entre consommation de viande rouge et risque de cancer par l’anxiété générale dans la cohorte NutriNet-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption of ultra-processed foods and the risk of overweight and obesity, and weight trajectories in the French cohort NutriNet-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Fiolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. Proceedings of the Nutrition Society, 79 (OCE2), pp.E212, 2020, 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0029665120003559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association entre profils métabolomiques plasmatiques par rmn et risque à long terme de développer un cancer de la prostate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Victor-Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bouchemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Demidem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures métabolomiques associées à des profils alimentaires spécifiques dans la cohorte su.vi.max</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR metabolomic signatures reveal predictive plasma metabolites associated with long-term risk of developing breast cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Association entre régime pro-végétal et risque de cancers dans la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, Journées Francophones de Nutrition - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595231v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre les consommations alimentaires et la composition du microbiote intestinal au sein d’une population d’adultes français en bonne santé</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Association entre régime pro-végétal et risque de cancers dans la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophone de Nutrition (JFN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, Journées Francophone de Nutrition - livre des résumés</w:t>
+              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. , 48 p., 2017, Livret de participants du colloque « Cancer : les actualités de la recherche en nutrition »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736974v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition and cancer in primary prevention: new insights from circadian regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Consommation d’acides gras saturés, mono- et polyinsaturés et risque de cancer : résultats de la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Congress of Nutrition (ICN)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 71 (Suppl. 2), 1433 p., 2017, IUNS 21st International Congress of Nutrition Buenos Aires, Argentina, October 15–20, 2017. Abstracts</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, Journées Francophones de Nutrition (JFN 2017) - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736259v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances et opinions vis-à-vis de certains facteurs nutritionnels chez les survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, Journées Francophones de Nutrition - Livre des résumés</w:t>
+              <w:t xml:space="preserve">4th International Congress of Translational Research in Human Nutrition (ICTRHN) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737344v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02242452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre scores nutritionnels et risque de cancers dans la cohorte NutriNet-Santé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Opinion vis-à-vis de la consommation d'alcool chez les survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Fiolet</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, Journées Francophones de Nutrition - livre des résumés</w:t>
+              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. , 48 p., 2017, Livret de participants du colloque « Cancer : les actualités de la recherche en nutrition »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734747v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-vitamin intake from diet and supplements and breast cancer risk in middle-aged women: Results from the prospective NutriNet-Santé cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Quantitative assessment of dietary supplement intake in 77 000 French adults: Impact on nutritional inadequacy, excessive intake, and extent of &amp;quot;at risk&amp;quot; practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Egnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Annual San Antonio Breast Cancer Symposium (SABCS 2017)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21. International Congress of Nutrition (ICN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 71 (Suppl. 2), 1433 p., 2017, Annals of Nutrition and Metabolism</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857982v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress of Translational Research in Human Nutrition (ICTRHN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. , 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition: Nutrition and Cancer</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 460 p., 2017, Journées Francophones de Nutrition - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737154v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinions vis-à-vis de la consommation d’alcool chez les survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Associations entre scores nutritionnels et risque de cancers dans la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lavalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Bachmann</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Fiolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, Journées Francophones de Nutrition - Livre des résumés</w:t>
+              <w:t xml:space="preserve">Colloque NACRe-Fondation ARC "Cancer : les actualités de la recherche en nutrition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734058v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">B-vitamin intake from diet and supplements and breast cancer risk in middle-aged women: Results from the prospective NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Egnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40. Annual San Antonio Breast Cancer Symposium (SABCS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, San Antonio, Texas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Association for Cancer Research</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancer Research, 78 (4, Supplement), 2018, Cancer Research. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.SABCS17-P5-12-02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734571v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of dietary supplement intake in 77 000 French adults: Impact on nutritional inadequacy, excessive intake, and extent of &amp;quot;at risk&amp;quot; practices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Associations entre scores nutritionnels et risque de cancers dans la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lavalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Fiolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Congress of Nutrition (ICN)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 71 (Suppl. 2), 1433 p., 2017, Annals of Nutrition and Metabolism</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, Journées Francophones de Nutrition - livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857677v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Nutrition and cancer in primary prevention: new insights from circadian regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Lagree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 460 p., 2017, Journées Francophones de Nutrition - Livre des résumés</w:t>
+              <w:t xml:space="preserve">21. International Congress of Nutrition (ICN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 71 (Suppl. 2), 1433 p., 2017, IUNS 21st International Congress of Nutrition Buenos Aires, Argentina, October 15–20, 2017. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734684v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre régime pro-végétal et risque de cancers dans la cohorte NutriNet-Santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Connaissances et opinions vis-à-vis de certains facteurs nutritionnels chez les survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, Journées Francophones de Nutrition - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736358v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre régime pro-végétal et risque de cancers dans la cohorte NutriNet-Santé</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">NMR metabolomic signatures reveal predictive plasma metabolites associated with long-term risk of developing breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paule Latino Martel</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. , 48 p., 2017, Livret de participants du colloque « Cancer : les actualités de la recherche en nutrition »</w:t>
+              <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736895v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation d’acides gras saturés, mono- et polyinsaturés et risque de cancer : résultats de la cohorte NutriNet-Santé</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Associations entre les consommations alimentaires et la composition du microbiote intestinal au sein d’une population d’adultes français en bonne santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Partula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, Journées Francophones de Nutrition (JFN 2017) - Livre des résumés</w:t>
+              <w:t xml:space="preserve">Journées Francophone de Nutrition (JFN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, Journées Francophone de Nutrition - livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737998v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Congress of Translational Research in Human Nutrition (ICTRHN) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02242452v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre scores nutritionnels et risque de cancers dans la cohorte NutriNet-Santé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Fiolet</w:t>
+                <w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque NACRe-Fondation ARC "Cancer : les actualités de la recherche en nutrition"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t>
+              <w:t xml:space="preserve">4. International Congress of Translational Research in Human Nutrition (ICTRHN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. , 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition: Nutrition and Cancer</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734513v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion vis-à-vis de la consommation d'alcool chez les survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Opinions vis-à-vis de la consommation d’alcool chez les survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bachmann</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. , 48 p., 2017, Livret de participants du colloque « Cancer : les actualités de la recherche en nutrition »</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, Journées Francophones de Nutrition - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737650v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between the dietary inflammatory index and cancer risk and mortality: results from the SU.VI.MAX cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nitin Shivappa</w:t>
+                <w:t xml:space="preserve">A prospective study of plasma 25-hydroxyvitamin D concentration and prostate cancer risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IARC's 50th Anniversary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 518 p., 2016, IARC's 50th Anniversary "Cancer: Occurrence, Causes, Prevention". Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740337v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation de l’activité physique et de la sédentarité entre avant et après un diagnostic de cancer : résultats de la cohorte prospective NutriNet-Santé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Bachmann</w:t>
+                <w:t xml:space="preserve">Prospective associations between vitamin D status, vitamin D-related gene polymorphisms, and risk of tobacco-related cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , Nutrition Clinique et Métabolisme, 2016, Journées Francophones de Nutrtion - Livre des résumés</w:t>
+              <w:t xml:space="preserve">IARC's 50th Anniversary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 518 p., 2016, IARC's 50th Anniversary "Cancer: Occurrence, Causes, Prevention". Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739904v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de l’alimentation et de la consommation d’alcool entre avant et après le diagnostic d’un cancer : résultats de la cohorte prospective NutriNet-Santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Dietary iron and breast cancer risk - modulation by an antioxidant supplementation in the SU.VI.MAX randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Fassier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Touillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrtion (JFN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , Nutrition Clinique et Métabolisme, 2016, Journées Francophones de Nutrition (JFN 2016) - Livre des résumés</w:t>
+              <w:t xml:space="preserve">IARC's 50th Anniversary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 518 p., 2016, IARC's 50th Anniversary "Cancer: Occurrence, Causes, Prevention". Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739909v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary iron and breast cancer risk - modulation by an antioxidant supplementation in the SU.VI.MAX randomized controlled trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Prospective association between dietary folate intake and skin cancer risk: results from the SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippine Fassier</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IARC's 50th Anniversary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 518 p., 2016, IARC's 50th Anniversary "Cancer: Occurrence, Causes, Prevention". Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743356v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between dietary folate intake and skin cancer risk: results from the SU.VI.MAX cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+                <w:t xml:space="preserve">Modification de l’alimentation et de la consommation d’alcool entre avant et après le diagnostic d’un cancer : résultats de la cohorte prospective NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Touillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARC's 50th Anniversary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 518 p., 2016, IARC's 50th Anniversary "Cancer: Occurrence, Causes, Prevention". Abstracts</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrtion (JFN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , Nutrition Clinique et Métabolisme, 2016, Journées Francophones de Nutrition (JFN 2016) - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740341v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between cancer risk and an individual dietary index based on the British Food Standards Agency nutrient profiling system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Prospective association between the dietary inflammatory index and cancer risk and mortality: results from the SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Shivappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IARC's 50th Anniversary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 518 p., 2016, IARC's 50th Anniversary "Cancer: Occurrence, Causes, Prevention". Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740340v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight status and alcohol intake modify the association between vitamin D and breast cancer risk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+                <w:t xml:space="preserve">Variation de l’activité physique et de la sédentarité entre avant et après un diagnostic de cancer : résultats de la cohorte prospective NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Partula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARC's 50th Anniversary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 518 p., 2016, IARC's 50th Anniversary "Cancer: Occurrence, Causes, Prevention". Abstracts</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , Nutrition Clinique et Métabolisme, 2016, Journées Francophones de Nutrtion - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743355v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociodemographic and economic factors are essential determinants of weight gain between before and after cancer diagnosis: results from the prospective NutriNet-Santé cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Druesne Pecollo</w:t>
+                <w:t xml:space="preserve">Prospective association between cancer risk and an individual dietary index based on the British Food Standards Agency nutrient profiling system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IARC's 50th Anniversary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 518 p., 2016, IARC's 50th Anniversary "Cancer: Occurrence, Causes, Prevention". Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740897v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective study of plasma 25-hydroxyvitamin D concentration and prostate cancer risk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Weight status and alcohol intake modify the association between vitamin D and breast cancer risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IARC's 50th Anniversary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 518 p., 2016, IARC's 50th Anniversary "Cancer: Occurrence, Causes, Prevention". Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741787v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective associations between vitamin D status, vitamin D-related gene polymorphisms, and risk of tobacco-related cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+                <w:t xml:space="preserve">Sociodemographic and economic factors are essential determinants of weight gain between before and after cancer diagnosis: results from the prospective NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IARC's 50th Anniversary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 518 p., 2016, IARC's 50th Anniversary "Cancer: Occurrence, Causes, Prevention". Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740715v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association prospective entre apport alimentaire en folates et risque de cancers de la peau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Donnenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13. Journées Francophones de Nutrition (JFN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. , Nutrition Clinique et Métabolisme, 31, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740374v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de sujets à risque d'insuffisance en vitamine D : développement d'un score basé sur des caractéristiques individuelles pour une utilisation simple en pratique clinique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Epidemiological inconsistency of the vitamin D-breast cancer relationship: Are weight status and alcohol intake key modulators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »NACRe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France. , 2015</w:t>
+              <w:t xml:space="preserve">Healthy Living: The European Congress of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742821v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective study of plasma 25OHD and PTH concentrations and prostate cancer risk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+                <w:t xml:space="preserve">Association entre le risque de cancer et un score individuel de qualité de l’alimentation basé sur un système de profilage nutritionnel des aliments dans la cohorte SU.VI.MAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Donnenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Congress of Epidemiology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114515004353⟩</w:t>
+              <w:t xml:space="preserve">13es Journées Francophones de Nutrition (JFN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. Nutrition Clinique et Métabolisme, 31, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741311v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude prospective de l’association entre vitamine D et risque de cancer de la prostate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Statut en vitamine D et risque de cancer : modulation par des facteurs alimentaires, biologiques, anthropométriques et génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino Martel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Francophones de Nutrition (JFN 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée de recherche de l'IFRB de l'Université Paris 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bobigny, France. 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02743027v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre le risque de cancer et un score individuel de qualité de l’alimentation basé sur un système de profilage nutritionnel des aliments dans la cohorte SU.VI.MAX</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+                <w:t xml:space="preserve">Étude prospective de l’association entre vitamine D et risque de cancer de la prostate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Journées Francophones de Nutrition (JFN 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.058⟩</w:t>
+              <w:t xml:space="preserve">13. Journées Francophones de Nutrition (JFN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. , Nutrition Clinique et Métabolisme, 31, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740369v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut en vitamine D et risque de cancer : modulation par des facteurs alimentaires, biologiques, anthropométriques et génétiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">A prospective study of plasma 25OHD and PTH concentrations and prostate cancer risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino Martel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche de l'IFRB de l'Université Paris 13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8. European Congress of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Science - Business Media B.V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Journal of Epidemiology, 30 (8, Supplement), 293 p., 2015, Healthy Living: The European Congress of Epidemiology, 2015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114515004353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792715v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport INCa 2015 « Nutrition et prévention primaire des cancers : actualisation des données scientifiques »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Touillaud</w:t>
+                <w:t xml:space="preserve">Détection de sujets à risque d'insuffisance en vitamine D : développement d'un score basé sur des caractéristiques individuelles pour une utilisation simple en pratique clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »NACRe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. , 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02742330v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des individus à risque d’insuffisance en vitamine D : développement et validation d’un score basé sur des caractéristiques individuelles pour une utilisation simple en pratique clinique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+                <w:t xml:space="preserve">Association prospective entre apport alimentaire en folates et risque de cancers de la peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Donnenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Francophones de Nutrition (JFN 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. , 62 p., 2015, Dossier participant du Colloque NACRe « Nutrition, microbiote, métabolisme et cancer »</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02740483v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association prospective entre la consommation de fruits, légumes et légumes secs et le risque de cancer de la prostate dans la cohorte SU.VI.MAX</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zelek</w:t>
+                <w:t xml:space="preserve">Rapport INCa 2015 « Nutrition et prévention primaire des cancers : actualisation des données scientifiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Ancellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »NACRe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. , Nutrition Clinique et Métabolisme, 31, 639 p., 2015, JFN 2015-Livre des résumés. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741958v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association prospective entre la consommation de fruits, légumes et légumineuses et le risque de cancer de la prostate : résultats issus de la cohorte SU.VI.MAX</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zelek</w:t>
+                <w:t xml:space="preserve">Détection des individus à risque d’insuffisance en vitamine D : développement et validation d’un score basé sur des caractéristiques individuelles pour une utilisation simple en pratique clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Francophones de Nutrition (JFN 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. , Nutrition Clinique et Métabolisme, 31, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.106⟩</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740345v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association prospective entre apport alimentaire en folates et risque de cancers de la peau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Association prospective entre la consommation de fruits, légumes et légumes secs et le risque de cancer de la prostate dans la cohorte SU.VI.MAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Francophones de Nutrition (JFN 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »NACRe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. , 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740845v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological inconsistency of the vitamin D-breast cancer relationship: Are weight status and alcohol intake key modulators?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Association prospective entre la consommation de fruits, légumes et légumineuses et le risque de cancer de la prostate : résultats issus de la cohorte SU.VI.MAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Living: The European Congress of Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13. Journées Francophones de Nutrition (JFN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. , Nutrition Clinique et Métabolisme, 31, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740343v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude prospective des liens entre consommation de fibres et risque de cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pouchieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde His</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « Nutrition et Cancer » CLARA-NACRe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France. , 62 p., 2014, Journée Nutrition et Cancer : Focus sur obésité et contaminants alimentaires. Thématiques émergentes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude prospective des liens entre taux d'acides gras plasmatiques et risque de cancer (au global et du sein) : modulation par les antioxydants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pouchieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chajès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « Nutrition et Cancer » CLARA-NACRe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France. , 62 p., 2014, Journée Nutrition et Cancer : Focus sur obésité et contaminants alimentaires. Thématiques émergentes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants du statut en vitamine D chez des adultes de type caucasien : influence de l’exposition solaire, des apports alimentaires, du mode de vie et de facteurs sociodémographiques,anthropométriques et génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Montourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société Francophone de Nutrition Clinique et Métabolisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nutrition Clinique et Métabolisme, 28, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association prospective entre vitamine D (statut plasmatique et polymorphismes génétiques) et risque de cancer du sein : modulation par le statut pondéral et la consommation d’alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Souberbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société Francophone de Nutrition Clinique et Métabolisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nutrition Clinique et Métabolisme, 28, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70883-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude prospective des liens entre consommation de fibres et risque de cancer de la prostate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pouchieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde His</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Pilar Galan Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nutrition cancer CLARA-NACRe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lyon, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7695,24427 +25257,8857 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heme iron from red meat is associated with functional intestinal disorders in the French NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eutamène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Nutritional Sciences, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fer héminique du régime maternel induit chez la descendance murine la formation luminale de produits de lipoperoxydation associée à une hypersensibilité viscérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tondereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFNG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fer héminique des viandes rouges induit la formation luminale de produits de lipoperoxydation menant à une hypersensibilité viscérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tondereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées NACRe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heme iron from red meat consumption generates luminal reactive lipoperoxydation products leading to visceral hypersensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tondereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome, Intestine and Brain Orchestra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of the plasma oxylipin signature to better understand and predict cardiometabolic dysregulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malwina Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Basiak-Rasała</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française pour l’Etude des Lipides (SFEL). Journées Chevreul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gratitude is associated with a healthier diet in a general population based-study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Les traits psychologiques positifs sont associés aux changements de comportement alimentaire liés au confinement du COVID-19 dans la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julia Baudry</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Esseddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38èmes journée scientifiques de l’AFERO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, On line, France. pp.S87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731003v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience is associated with healthier food intake and less eating disorders in a population-based study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+                <w:t xml:space="preserve">The plasma oxylipin signature for a fine phenotyping of metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwina Mainka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Basiak-Rasała</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Reyjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference in Lipidomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Newry, Maine, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731031v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traits psychologiques positifs sont associés aux changements de comportement alimentaire liés au confinement du COVID-19 dans la cohorte NutriNet-Santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Resilience is associated with healthier food intake and less eating disorders in a population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Younes Esseddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38èmes journée scientifiques de l’AFERO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reyjavik, Iceland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732531v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plasma oxylipin signature for a fine phenotyping of metabolic syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alicja Basiak-Rasała</w:t>
+                <w:t xml:space="preserve">Gratitude is associated with a healthier diet in a general population based-study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference in Lipidomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Newry, Maine, United States</w:t>
+              <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reykavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816968v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomic profiling identifies consistent and performant oxylipin signatures of cardiometabolic syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alicja Basiak-Rasała</w:t>
+                <w:t xml:space="preserve">Positive psychological traits are associated with dietary behavior during the COVID-19 lockdown in a general population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Esseddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Singapore Lipid Symposium (iSLS9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">British Feeding and Drinking Group 45th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817083v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive psychological traits are associated with dietary behavior during the COVID-19 lockdown in a general population-based study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Younes Esseddik</w:t>
+                <w:t xml:space="preserve">Lipidomic profiling identifies consistent and performant oxylipin signatures of cardiometabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwina Mainka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Basiak-Rasała</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Feeding and Drinking Group 45th Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">9th International Singapore Lipid Symposium (iSLS9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730968v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrites and nitrates from food additives and cancer risk: results from the NutriNet-Sante cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Druesne Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gigandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Public Health Conference Public health futures in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckab165.244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive psychological traits are associated with dietary behavior during the COVID-19 lockdown in a general population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Esseddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Conference of the European Health Psychology Society (EHPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online (Covid), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective associations between the nutritional quality of foods consumed (graded by the FSAm-NPS underlying the Nutri-Score) and mortality in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Huybrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Nutrition Conference ( FENS 2019), Malnutrition in an obese world : European perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS), Oct 2019, Dublin, Ireland. pp.E129, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0029665120000774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption of dairy products and cardiovascular disease risk: results from the French prospective cohort NutriNet-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Nutrition Conference FENS 2019. Malnutrition in an Obese World: European Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FENS, Oct 2019, Dublin, Ireland. pp.E152, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0029665120001007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures métabolomiques associés à des profils alimentaires spécifiques dans la cohorte SU.VI.MAX</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Association entre profils métabolomiques plasmatiques par RMN et risque à long terme de développer un cancer de la prostate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Demidem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.1 - 114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02241161v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02240944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation de sucre et risque de cancer du sein dans la cohorte NutriNet-Santé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Nutritional quality of food consumed (graded by the FSAm-NPS / Nutri-Score) and mortality in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Huybrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Nutrition &amp; cancer. Que sait-on aujourd’hui, quels enjeux pour la recherche de demain ? »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02438332v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation de sucre et risque de cancer du sein dans la cohorte NutriNet-Santé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Signatures métabolomiques associés à des profils alimentaires spécifiques dans la cohorte SU.VI.MAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.1 - 114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02438232v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02241161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional quality of food consumed (graded by the FSAm-NPS / Nutri-Score) and mortality in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Consommation de sucre et risque de cancer du sein dans la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914075v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02438232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre profils métabolomiques plasmatiques par RMN et risque à long terme de développer un cancer de la prostate.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
+                <w:t xml:space="preserve">Consommation de sucre et risque de cancer du sein dans la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïcha Demidem</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.1 - 114</w:t>
+              <w:t xml:space="preserve">Colloque « Nutrition &amp; cancer. Que sait-on aujourd’hui, quels enjeux pour la recherche de demain ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02240944v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02438332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR metabolomic signatures reveal predictive plasma metabolites associated with long-term risk of developing breast cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
+                <w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">San Antonio Breast Cancer Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.SABCS17-P1-02-01⟩</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. pp.335-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790304v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02241662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations entre profils métabolomiques plasmatiques rmn et composition du microbiote intestinal au sein d’une population d’adultes francais en bonne santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Partula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité nutritionnelle des aliments définie par le score fsam-nps sous-tendant le logo nutri-Score et risque de cancer en Europe: résultats de la cohorte epic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Demidem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">San Antonio Breast Cancer Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, San antonio, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02734611v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02240913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR metabolomic signatures reveal predictive plasma metabolites associated with long-term risk of developing prostate cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Victor Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouchemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées scientifiques du RFMF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02241358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rossary</w:t>
+                <w:t xml:space="preserve">Qualité nutritionnelle des aliments définie par le score fsam-nps sous-tendant le logo nutri-Score et risque de cancer en Europe: résultats de la cohorte epic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Huybrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">San Antonio Breast Cancer Symposium 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02240913v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">NMR metabolomic signatures reveal predictive plasma metabolites associated with long-term risk of developing breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.217⟩</w:t>
+              <w:t xml:space="preserve">San Antonio Breast Cancer Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, San Antonio, TX, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.SABCS17-P1-02-01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02241662v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Consommation d'aliments ultra-transformés et risque de cancer : résultats de la cohorte prospective NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Fiolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne la Vallée Chessy, France</w:t>
+              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02241985v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition et risque de cancer : nouveaux horizons ouverts par les régulations circadiennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Pratiques du jeûne et de régimes restrictifs pour perdre du poids parmi 2 700 survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). et Société Française de Nutrition Entérale et Parentale (SFNEP), FRA., Dec 2017, Nantes, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN) et Société Française de Nutrition Entérale et Parentale (SFNEP), Dec 2017, Nantes, France. pp.238-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735431v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre la consommation de viande rouge et de charcuteries et le risque de cancers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Consommation d'aliments ultra-transformés et risque de cancer : résultats de la cohorte prospective NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Fiolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition (JFN 2016) ; Montpellier (France) - (2016-11-30 - 2016-12-02) / Congrès</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). et Société Française de Nutrition Entérale et Parentale (SFNEP), FRA., Dec 2017, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735108v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques du jeûne et de régimes restrictifs pour perdre du poids parmi 2 700 survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cohen</w:t>
+                <w:t xml:space="preserve">Association entre la consommation de viande rouge et de charcuteries et le risque de cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées francophones de nutrition (JFN 2016) ; Montpellier (France) - (2016-11-30 - 2016-12-02) / Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738319v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation d'aliments ultra-transformés et risque de cancer : résultats de la cohorte prospective NutriNet-Santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Pratiques du jeûne et de régimes restrictifs pour perdre du poids parmi 2 700 survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). et Société Française de Nutrition Entérale et Parentale (SFNEP), FRA., Dec 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738217v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques du jeûne et de régimes restrictifs pour perdre du poids parmi 2 700 survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Cohen</w:t>
+                <w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne la Vallée Chessy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02736583v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02241985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between breast cancer risk and an individual dietary index based on the British Food Standards Agency nutrient profiling system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nutrition et risque de cancer : nouveaux horizons ouverts par les régulations circadiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">San Antonio Breast Cancer Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). et Société Française de Nutrition Entérale et Parentale (SFNEP), FRA., Dec 2017, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605983v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Lagrée</w:t>
+                <w:t xml:space="preserve">Prospective association between breast cancer risk and an individual dietary index based on the British Food Standards Agency nutrient profiling system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">San Antonio Breast Cancer Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Antonio, United States. pp.2 [abstract], </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.SABCS16-P4-13-01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735580v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude sur l’identification de biomarqueurs prédictifs du risque du cancer du sein par RMN métabolomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne la Vallée Chessy, France</w:t>
+              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02242053v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association entre un score mesurant le potentiel pro/anti-inflammatoire de l’alimentation (le DII) et la mortalité – modulation par une supplémentation en antioxydants dans l’essai randomisé SU.VI.MAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Graffouillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin Shivappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. pp.63 - 64, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociodemographic and economic factors are essential determinants of weight gain between before and after cancer diagnosis: Results from the prospective population-based NutriNet-Sante cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Etude sur l’identification de biomarqueurs prédictifs du risque du cancer du sein par RMN métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Srour</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">San Antonio Breast Cancer Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne la Vallée Chessy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603941v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02242053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation d'aliments ultra-transformés et risque de cancer : résultats de la cohorte prospective NutriNet-Santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Sociodemographic and economic factors are essential determinants of weight gain between before and after cancer diagnosis: Results from the prospective population-based NutriNet-Sante cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Partula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">San Antonio Breast Cancer Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Antonio, United States. pp.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.SABCS16-P5-13-01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738260v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre un score reflétant la qualité globale de l’alimentation (FSA-NPS DI) et le risque de cancer du sein</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Découverte de métabolites prédictifs du risque de cancer du sein : approche métabolomique RMN appliquée à l’épidémiologie nutritionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solia Adriouch</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.071⟩</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). et Société Française de Nutrition Entérale et Parentale (SFNEP), FRA., Nov 2016, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741000v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02240903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sait ou croit savoir le public à propos de la vitamine D ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Partula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition (SFN). et Société Française de Nutrition Entérale et Parentale (SFNEP), FRA., Nov 2016, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of body weight, physical activity, and dietary and alcohol intake between before and after cancer diagnosis: results from the prospective population-based NutriNet-Santé cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Druesne Pecollo</w:t>
+                <w:t xml:space="preserve">Association entre un score reflétant la qualité globale de l’alimentation (FSA-NPS DI) et le risque de cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solia Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. AICR Research Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN) et Société Française de Nutrition Entérale et Parentale (SFNEP), Nov 2016, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795432v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports alimentaires, via les compléments alimentaires et totaux en antioxydants et risque de cancers digestifs dans la cohorte prospective NutriNet-Santé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Variations of body weight, physical activity, and dietary and alcohol intake between before and after cancer diagnosis: results from the prospective population-based NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25. AICR Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bethesda, Maryland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740788v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports en vitamines du groupe B et risque de cancer du sein : résultats de la cohorte prospective NutriNet-Santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Apports alimentaires, via les compléments alimentaires et totaux en antioxydants et risque de cancers digestifs dans la cohorte prospective NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Egnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). et Société Française de Nutrition Entérale et Parentale (SFNEP), FRA., Nov 2016, Montpellier, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.049⟩</w:t>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). et Société française de Nutrition Entérale et Parentale (SFNEP), FRA., Nov 2016, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744053v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR metabolomic analysis of breast cancer risk in the SU.VI.MAX prospective cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Apports en vitamines du groupe B et risque de cancer du sein : résultats de la cohorte prospective NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Egnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th AICR Research Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). et Société Française de Nutrition Entérale et Parentale (SFNEP), FRA., Nov 2016, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02242456v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de la prise de poids après diagnostic de cancer dans la cohorte prospective NutriNet-Santé (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR metabolomic analysis of breast cancer risk in the SU.VI.MAX prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Savarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congrès International d'Epidémiologie ADELF-EPITER : "Epidémiologie et Santé Publique"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th AICR Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, North Bethesda, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742110v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02242456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de métabolites prédictifs du risque de cancer du sein : approche métabolomique RMN appliquée à l’épidémiologie nutritionnelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
+                <w:t xml:space="preserve">Déterminants de la prise de poids après diagnostic de cancer dans la cohorte prospective NutriNet-Santé (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.025⟩</w:t>
+              <w:t xml:space="preserve">7. Congrès International d'Epidémiologie ADELF-EPITER : "Epidémiologie et Santé Publique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Epidémiologistes de Langue Française (ADELF). FRA.; Association pour le Développement de l'Epidémiologie de Terrain (EPITER). FRA., Sep 2016, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02240903v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport alimentaire en fer et risque de cancer du sein – modulation par une supplémentation en antioxydants dans l’essai contrôlé randomisé SU.VI.MAX</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">A prospective study of plasma 25-hydroxyvitamin D and parathyroid hormone concentrations and prostate cancer risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »NACRe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603473v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association prospective entre vitamine D (statut plasmatique et polymorphismes génétiques) et risque de cancers liés au tabac</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective association between cancer risk and an individual dietary index based on the British Food Standard Agency nutrient profiling system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Latino Martel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Francophones de Nutrition (JFN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francaise de Nutrition Clinique et Métabolisme (SFNEP). FRA.; Société Française de Nutrition (SFN). FRA., Dec 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740422v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude prospective des liens entre consommation d'alcool et risque de cancers hormono-dépendants : modulation par l'apport en fibres alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Apport alimentaire en fer et risque de cancer du sein – modulation par une supplémentation en antioxydants dans l’étude SU.VI.MAX.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pecollo</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »NACRe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition, JFN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740359v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of subjects at risk of severe vitamin D deficiendy: a clustering approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Variation de poids après un diagnostic de cancer et facteurs socio-économiques, démographiques, et cliniques associés : résultats de la cohorte prospective NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13. Journées Francophones de Nutrition (JFN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francaise de Nutrition Clinique et Métabolisme (SFNEP). FRA.; Société Française de Nutrition (SFN). FRA., Dec 2015, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.01.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742804v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre un score mesurant le potentiel pro/anti-inflammatoire de l'alimentation (le DII) et le risque de cancer : résultats de la cohorte prospective SU.VI.MAX</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nitin Shivappa</w:t>
+                <w:t xml:space="preserve">Prospective association between cardiovascular disease risk and an individual dietary index based on the British FSA-NPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solia Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584677v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association entre un score mesurant le potentiel pro/anti-inflammatoire de l’alimentation (le DII) et le risque de cancer : résultats de la cohorte prospective SU.VI.MAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Graffouillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin Shivappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Francophones de Nutrition (JFN 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francaise de Nutrition Clinique et Métabolisme (SFNEP). FRA.; Société Française de Nutrition (SFN). FRA., Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation de poids après un diagnostic de cancer et facteurs socio-économiques, démographiques, et cliniques associés : résultats de la cohorte prospective NutriNet-Santé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Druesne Pecollo</w:t>
+                <w:t xml:space="preserve">Screening of subjects at risk of severe vitamin D deficiendy: a clustering approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Montourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Francophones de Nutrition (JFN 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02739912v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between cardiovascular disease risk and an individual dietary index based on the British FSA-NPS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mejean</w:t>
+                <w:t xml:space="preserve">Association entre un score mesurant le potentiel pro/anti-inflammatoire de l'alimentation (le DII) et le risque de cancer : résultats de la cohorte prospective SU.VI.MAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Graffouillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Shivappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.2</w:t>
+              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738714v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport alimentaire en fer et risque de cancer du sein – modulation par une supplémentation en antioxydants dans l’étude SU.VI.MAX.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Apport alimentaire en fer et risque de cancer du sein – modulation par une supplémentation en antioxydants dans l’essai contrôlé randomisé SU.VI.MAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition, JFN 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »NACRe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01603474v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective associations between vitamin D status, vitamin D-related gene polymorphisms and risk of tobacco-related cancers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Association prospective entre vitamine D (statut plasmatique et polymorphismes génétiques) et risque de cancers liés au tabac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.2</w:t>
+              <w:t xml:space="preserve">13. Journées Francophones de Nutrition (JFN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francaise de Nutrition Clinique et Métabolisme (SFNEP). FRA.; Société Française de Nutrition (SFN). FRA., Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740040v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre un score mesurant le potentiel pro/anti-inflammatoire de l'alimentation (le DII) et l'incidence de cancer et la mortalité dans l'essai SU.VI.MAX</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Etude prospective des liens entre consommation d'alcool et risque de cancers hormono-dépendants : modulation par l'apport en fibres alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Chhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »NACRe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740361v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between dietary folate intake and skin cancer risk: results from the SU.VI.MAX cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Prospective associations between vitamin D status, vitamin D-related gene polymorphisms and risk of tobacco-related cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abou Diallo</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744251v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective study of plasma 25-hydroxyvitamin D and parathyroid hormone concentrations and prostate cancer risk</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Association entre un score mesurant le potentiel pro/anti-inflammatoire de l'alimentation (le DII) et l'incidence de cancer et la mortalité dans l'essai SU.VI.MAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Graffouillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino-Martel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »NACRe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740980v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between cancer risk and an individual dietary index based on the British Food Standard Agency nutrient profiling system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Prospective association between dietary folate intake and skin cancer risk: results from the SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Donnenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740298v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance des valeurs de référence dans l’interprétation des concentrations plasmatiques en PTH : influence du statut en vitamine D, du sexe, de l’âge, du statut pondéral et des apports en calcium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+                <w:t xml:space="preserve">Etude prospective des liens entre consommation d'alcool et risque de cancers hormono-dépendants : modulation par l'apport en fibres alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA.; Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA., Dec 2014, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740332v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude prospective des liens entre consommation d'alcool et risque de cancers hormono-dépendants : modulation par l'apport en fibres alimentaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zelek</w:t>
+                <w:t xml:space="preserve">Etude prospective des liens entre les apports en viande rouge et charcuteries et le risque de cancer du sein : modulation par les antioxydants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA.; Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA., Dec 2014, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Journée Nutrition cancer CLARA-NACRe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740335v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude prospective des liens entre les apports en viande rouge et charcuteries et le risque de cancer du sein : modulation par les antioxydants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Importance des valeurs de référence dans l’interprétation des concentrations plasmatiques en PTH : influence du statut en vitamine D, du sexe, de l’âge, du statut pondéral et des apports en calcium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Montourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nutrition cancer CLARA-NACRe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA.; Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA., Dec 2014, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739041v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation de viandes rouges et charcuteries et risque de cancer du sein – modulation par une supplémentation en antioxydants dans l’étude SU.VI.MAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pouchieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Druesne Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA.; Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA., Dec 2014, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (117)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in gut microbiota characteristics along a type 2 diabetes risk gradient linked with family history</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+                <w:t xml:space="preserve">Comment on Muzzioli et al. Are Front-of-Pack Labels a Health Policy Tool? Nutrients 2022, 14, 771</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Aguenaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Babio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...15438 lines deleted...]
-                <w:t xml:space="preserve">hal-02276494v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14102165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts associated with UPF consumption: which food chain stages matter the most? Findings from a representative sample of French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715060v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-04272591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Bruley Des Varannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aliments fonctionnels dans un système alimentaire sain et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coll. Sciences et techniques agroalimentaires, Lavoisier Tec &amp; Doc., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs nutritionnels et cancer colorectal : alimentation, activité physique, obésité, diabète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dépistage et prévention des cancers colorectaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Le Grand Métier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32125,114 +34117,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamine D : statut, polymorphismes génétiques, risque de cancer et modulation par des facteurs individuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie cellulaire. Université Sorbonne Paris Cité, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016USPCD073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02137432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId693"/>
+      <w:footerReference w:type="default" r:id="rId736"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -32300,51 +34292,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="981682C7"/>
+    <w:nsid w:val="B074741F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32531,51 +34523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-deschasaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3359-420X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236007823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233958v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hammami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Demar&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benallaoua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Albin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820359v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina Mainka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Basiak-Rasa&#322;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mervant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jamin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Andreeva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mervant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Debras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Chazelas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Desmetz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.429" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fens2019.org/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120004826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beslay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fiolet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120003559" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Victor-Bala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouchemal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nawfal Triba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demidem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.420" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03K7H9SD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.427" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Victor Bala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Partula" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1159/000480486" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737344v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavalette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Sellem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sabcs.org/Portals/SABCS2016/Documents/SABCS-2017-Abstracts.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS17-P5-12-02" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734058v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cohen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bachmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857677v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734684v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736358v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Diallo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736895v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737998v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bachmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Shivappa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739904v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743356v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Deschasaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740341v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducrot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743355v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charnaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne Pecollo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740715v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740374v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Donnenfeld" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741311v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/440995.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515004353" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743027v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.089" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHS1WPXG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.058" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792715v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742330v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ancellin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cottet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.097" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX4LVML5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740483v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.096" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56VZM0X8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741958v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Galan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740345v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.106" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.077" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740343v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740366v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde His" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740363v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaj&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laporte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741760v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Montourcy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sutton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charnaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740303v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Souberbielle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0985056214708830?via%3Dihub" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70883-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4Z8MPVG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Galan Hercberg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494160v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494156v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954086v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mazenc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954007v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817101v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731003v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731031v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732531v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Esseddik" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.172" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816968v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817083v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730968v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534714v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gigandet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.244" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731046v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915467v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Huybrechts" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Murphy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120000774" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911843v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Jackson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120001007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241161v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438332v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438232v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914075v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Huybrechts" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murphy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.414" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240944v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790304v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS17-P1-02-01" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736028v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Torres" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.221" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXQN46DF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734611v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Murphy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.229" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HST0CFVH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241358v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240913v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241662v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.217" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241985v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735431v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.024" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738319v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738217v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736583v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.021" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QTZ8W3Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605983v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gourlet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS16-P4-13-01" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735580v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242053v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584683v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Graffouill&#232;re" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.079" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603941v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS16-P5-13-01" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738260v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741000v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.071" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740389v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gonzalez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.050" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795432v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740788v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.026" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744053v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.049" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242456v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742110v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.030" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240903v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603473v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740422v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740359v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Chhim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecollo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742804v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584677v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740378v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739912v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.01.026" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3WNVS35-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738714v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mejean" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603474v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.083" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBC9PHW6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740040v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740361v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744251v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740980v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740298v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740332v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740335v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chhim" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739041v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740394v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279637v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gitton-Quent" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maziers" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hiol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/29933935.2025.2527766" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429379v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Payen de la Garanderie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hasenbohler" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Yvroud-Hoyos" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27819-8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227475v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vasseur" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fialon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques-Vidal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pereira" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meirhaeghe" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf089" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167108v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cryan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Elinav" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Lambrecht" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-025-01077-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263362v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Javaux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004570" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167204v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chimera" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Koc Cakmak" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blanco-Lopez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Berden" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Biessy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.04.016" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404604v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Lacombe Oss&#243;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glemain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dorival" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanch&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02698-9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04676001v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454990v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dong" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.17835" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05141728v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mont&#233;gut" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Zhao" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P&#233;rez-Lanz&#243;n" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-024-02152-2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442147v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Sarda" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschamps" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980024000296" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166672v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Sarda" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101006" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601406v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Le Folcalvez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Obeid" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palomar-Cros" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bellicha" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P&#233;neau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.576" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133447v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cordaillat-Simmons" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berger" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Breton" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01991-x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669207v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004338" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668298v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Salame" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(24)00086-X" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354079v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-014162" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408970v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benallaoua" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal A&#239;t Omar" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.06.017" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238614v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Babio" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salas-Salvad&#243;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad002" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454946v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Riboli" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Beland" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lachenmeier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matilde Marques" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Phillips" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(23)00341-8" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454915v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Watts" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Perez-Cornago" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Fensom" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Smith-Byrne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urwah Noor" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyac124" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956732v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004149" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205056v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2023-076058" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454954v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc23-0206" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454950v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Augusto Monteiro" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjnph-2022-000599" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213397v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Serafini" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14173511" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908238v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K Fezeu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.027627" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839966v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911688" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577116v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031471" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624104v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyac046" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839943v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912370" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714153v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003950" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03622713v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrub&#233;s Pi&#241;ol" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33935" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714210v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105885" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03654302v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521001458" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454934v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Bosch" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Nieuwdorp" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeilko Zwinderman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawad Radjabzadeh" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34504-1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776445v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Wendeu-Foyet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac167" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714206v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Schneider" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab379" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03711076v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521001422" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714192v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab169" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454906v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxac124" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047780v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Srour" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chazelas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Debras" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chassaing" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.015" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638843v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Figueiredo" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Kose" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2022.00009" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274093v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo De&#160;edelenyi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa336" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714168v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balvers" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert-Jan van den Born" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koos Zwinderman" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093289" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714174v2" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourhis" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lamballerie" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.13364" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03623173v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aga&#235;sse" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124530" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714195v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Hanley-Cook" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Remans" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Kennedy" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003834" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176033v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01780-9" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170770v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cravedi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab015" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03706175v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Calixto Andrade" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13020682" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073792v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Victor-Bala" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520004870" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941841v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02381-3" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438070v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2019.5942" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02641647v2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa063" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995881v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.m3173" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995895v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2020.08.075" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02504186v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60948-w" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926835v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003256" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528315v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-19-0900" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628198v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02177-5" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926875v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Penso" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2020.1602" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995892v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa246" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332563v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-018-1815-x" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438466v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth C. Travis" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N. Appleby" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrius Albanes" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne E. Joshu" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-2318" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02173426v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion J. Torres" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqz029" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528337v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.l2408" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618439v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.v6afu6gan" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177544v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.l1451" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282293v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-19-0154" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528185v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Perez&#8208;cornago" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Appleby" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ardanaz" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32276" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177547v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019089" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438104v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-018-1682-5" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438095v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kane-Diallo" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31593" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01943649v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31646" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438099v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31584" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276326v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristien Bouter" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Prodan" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Levin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert K. Groen" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0160-1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177559v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002651" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618138v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790303v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyx271" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438091v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-0155" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178347v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.k322" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608688v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31046" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528237v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S. Touillaud" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.17676" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626003v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528263v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Assmann" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1269-y" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606731v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peneau" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.02.092" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKBRP0G0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276333v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-013718" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604912v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.30704" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608835v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9050488" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648178v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114517002392" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440350v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2016.01.002" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276383v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.221481" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576901v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Graffouillere" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschasaux" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shivappa" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.115.126243" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438756v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516000520" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606684v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000004629" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604165v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12592" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629866v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2016.03.007" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607891v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2016.03.003" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607635v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi E. Allen" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt J. Barnett" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djw153" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438765v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487316640659" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276362v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000002783" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576903v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.225623" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605005v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8110718" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276442v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528053v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Travis" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff M.P. Holly" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1551" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438677v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.115.109041" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614372v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2014.400" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276465v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.115.110510" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438742v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515003384" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438655v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.114.098418" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528275v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constans" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515001051" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276490v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.189670" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438598v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyu134" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438528v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-014-9884-5" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02061577v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-3349" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276494v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079718" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715060v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dussiot" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272591v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aguenaou" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102165" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790225v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bruley Des Varannes" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791483v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/440661.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02137432v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCD073" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-deschasaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3359-420X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236007823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630186v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanam Shah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hasenb&#246;hler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Javaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Payen de la Garanderie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-026-01393-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meirhaeghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-51357-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourhis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67360-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Yvroud-Hoyos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-084917" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Obeid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n Le Folcalvez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Palomar-Cros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-51459-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc25-2727" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Larnder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Murphy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;champ" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2026.101342" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehag308" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Berden" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Hanley-Cook" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chimera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Koc Cakmak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.11.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Sarda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine F&#233;rard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-026-03951-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Lacombe Oss&#243;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glemain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dorival" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanch&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02698-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Sarda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03727-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hasenbohler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27819-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gitton-Quent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maziers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hiol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/29933935.2025.2527766" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vasseur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fialon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques-Vidal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pereira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf089" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630942v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vineis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-025-01214-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cryan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Elinav" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Lambrecht" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-025-01077-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blanco-Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Biessy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.04.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004570" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354079v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Sarda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-014162" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05141728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mont&#233;gut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Zhao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P&#233;rez-Lanz&#243;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-024-02152-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04676001v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.17835" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Le Folcalvez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Obeid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palomar-Cros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bellicha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P&#233;neau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.576" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Huybrechts" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschamps" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980024000296" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133447v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cordaillat-Simmons" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Breton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01991-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669207v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Sellem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Chazelas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004338" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668298v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Salame" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(24)00086-X" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Augusto Monteiro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjnph-2022-000599" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238614v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Babio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salas-Salvad&#243;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454946v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Riboli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Beland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lachenmeier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matilde Marques" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Phillips" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(23)00341-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408970v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Demar&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benallaoua" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal A&#239;t Omar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.06.017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454915v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Watts" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Perez-Cornago" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Fensom" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Smith-Byrne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urwah Noor" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyac124" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454954v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Debras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc23-0206" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Esseddik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004149" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205056v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2023-076058" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047780v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Srour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chazelas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Debras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chassaing" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638843v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Figueiredo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Kose" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2022.00009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630998v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Jackson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114522000812" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454934v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Bosch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Nieuwdorp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeilko Zwinderman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawad Radjabzadeh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34504-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Wendeu-Foyet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac167" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714206v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Schneider" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab379" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630951v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03654302v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521001458" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714210v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Robert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105885" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839943v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912370" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03622713v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrub&#233;s Pi&#241;ol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33935" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003950" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577116v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031471" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839966v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina Mainka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Basiak-Rasa&#322;a" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911688" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624104v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyac046" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213397v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Serafini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14173511" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908238v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K Fezeu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.027627" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714192v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab169" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03711076v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521001422" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454906v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxac124" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941841v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beslay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02381-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05631085v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176033v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Victor Bala" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demidem" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01780-9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714174v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lamballerie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.13364" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03623173v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aga&#235;sse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124530" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714168v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balvers" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert-Jan van den Born" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koos Zwinderman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093289" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714195v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Remans" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Kennedy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003834" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274093v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo De&#160;edelenyi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa336" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170770v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cravedi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab015" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03706175v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Calixto Andrade" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13020682" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073792v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Partula" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Victor-Bala" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520004870" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02504186v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60948-w" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995881v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.m3173" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995895v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2020.08.075" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02641647v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Desmetz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa063" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438070v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2019.5942" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528315v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-19-0900" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926835v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fiolet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003256" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628198v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02177-5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926875v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Penso" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2020.1602" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995892v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa246" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438104v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-018-1682-5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177544v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mejean" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.l1451" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618439v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.v6afu6gan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438466v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth C. Travis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N. Appleby" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrius Albanes" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne E. Joshu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-2318" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332563v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchieu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-018-1815-x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02173426v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion J. Torres" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqz029" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528337v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.l2408" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282293v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-19-0154" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528185v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Perez&#8208;cornago" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Appleby" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ardanaz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32276" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177547v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019089" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178347v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.k322" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438091v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavalette" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-0155" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618138v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276326v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristien Bouter" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Prodan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Levin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert K. Groen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0160-1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177559v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Murphy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002651" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438095v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kane-Diallo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31593" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438099v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31584" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01943649v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31646" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790303v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nawfal Triba" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyx271" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608835v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9050488" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648178v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gonzalez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114517002392" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604912v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bachmann" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.30704" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528263v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Assmann" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1269-y" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606731v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peneau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.02.092" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKBRP0G0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276333v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-013718" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528237v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S. Touillaud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.17676" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608688v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Diallo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Galan Hercberg" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31046" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626003v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528053v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Travis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff M.P. Holly" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1551" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276362v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutton" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charnaux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000002783" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629866v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2016.03.007" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607891v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cottet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecollo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2016.03.003" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607635v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi E. Allen" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt J. Barnett" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djw153" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438765v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487316640659" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604165v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12592" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606684v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000004629" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438756v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516000520" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576901v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Graffouillere" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschasaux" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shivappa" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.115.126243" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440350v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2016.01.002" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276383v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.221481" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576903v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.225623" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605005v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8110718" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276442v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515004353" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528275v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constans" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515001051" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276465v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.115.110510" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614372v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Montourcy" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2014.400" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438677v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Donnenfeld" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.115.109041" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438742v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515003384" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438655v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chhim" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.114.098418" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02061577v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-3349" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276490v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde His" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.189670" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438598v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyu134" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438528v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-014-9884-5" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276494v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079718" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494164v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Brun" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gendre" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Albin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233958v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hammami" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benallaoua" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820359v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820311v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206398v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mervant" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jamin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178859v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mervant" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732754v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Andreeva" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908797v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fens2019.org/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120004826" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438216v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734662v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.429" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941487v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377022v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120003559" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733973v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Victor-Bala" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouchemal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.420" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03K7H9SD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734666v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.427" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736358v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellem" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736895v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737998v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242452v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737650v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857677v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1159/000480486" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734684v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734513v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857982v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sabcs.org/Portals/SABCS2016/Documents/SABCS-2017-Abstracts.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS17-P5-12-02" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734747v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736259v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737344v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595231v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736974v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734571v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737154v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734058v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cohen" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bachmann" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741787v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Deschasaux" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740715v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743356v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740341v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739909v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touillard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740337v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Shivappa" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739904v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740340v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743355v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740897v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne Pecollo" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740845v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.077" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740343v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740369v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.058" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792715v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743027v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.089" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHS1WPXG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741311v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/440995.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742821v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740374v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742330v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ancellin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.097" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX4LVML5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740483v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.096" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56VZM0X8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741958v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Galan" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740345v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.106" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740366v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740363v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaj&#232;s" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laporte" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741760v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sutton" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charnaux" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740303v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Souberbielle" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0985056214708830?via%3Dihub" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70883-0" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4Z8MPVG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740365v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494160v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494156v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954086v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mazenc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954007v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817101v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732531v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.172" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816968v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731031v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731003v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730968v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817083v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534714v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gigandet" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.244" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731046v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915467v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120000774" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911843v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120001007" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240944v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914075v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Huybrechts" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murphy" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.414" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241161v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438232v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438332v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241662v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.217" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736028v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Torres" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.221" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXQN46DF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240913v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241358v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734611v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Murphy" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.229" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HST0CFVH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790304v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS17-P1-02-01" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738260v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736583v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.021" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QTZ8W3Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738217v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735108v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.024" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738319v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241985v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735431v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605983v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gourlet" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS16-P4-13-01" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735580v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584683v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Graffouill&#232;re" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.079" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242053v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603941v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS16-P5-13-01" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240903v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.025" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740389v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.050" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741000v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.071" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795432v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740788v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.026" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744053v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.049" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242456v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742110v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.030" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740980v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740298v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603474v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.083" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBC9PHW6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739912v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.01.026" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3WNVS35-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738714v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740378v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742804v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584677v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603473v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740422v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740359v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Chhim" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740040v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740361v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744251v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740335v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739041v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740332v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740394v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272591v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aguenaou" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102165" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715060v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dussiot" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790225v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bruley Des Varannes" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791483v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/440661.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02137432v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCD073" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>