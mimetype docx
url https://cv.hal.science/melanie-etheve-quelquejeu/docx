--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,278 +234,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of prodrug activation by enzymatic cleavage of the β‐lactam ring of carbapenems</w:t>
+                <w:t xml:space="preserve">Synthesis of RNA conjugates as bisubstrates for the study of transferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Burke</w:t>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Herail</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202501534⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (G1), pp.111-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287283v1</w:t>
+                <w:t xml:space="preserve">hal-05287289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of RNA conjugates as bisubstrates for the study of transferases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of prodrug activation by enzymatic cleavage of the β‐lactam ring of carbapenems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Herail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Zerguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Iannazzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+                <w:t xml:space="preserve">Catherine Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (G1), pp.111-129. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (46), pp.e01534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202501534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287289v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale study to characterize SHAPE probe/ RNA molecules pre-reactive complex and its role in initiating the SHAPE reaction</w:t>
               </w:r>
@@ -638,77 +638,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal‐Catalyzed Cross‐Coupling for the Synthesis of β‐Lactam Drugs and Related Chemical Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ethève‐quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -781,51 +781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Tellier-Lebegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Katoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Felipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1234,51 +1234,51 @@
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.e202500746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.202500746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1477,51 +1477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (10), pp.e202400150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1594,51 +1594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Bartosik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1817,295 +1817,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSL Chemical Biology Symposia Third Edition: A Branch of Science in its Explosive Phase</w:t>
+                <w:t xml:space="preserve">Ruthenium‐Catalyzed Cycloaddition for Introducing Chemical Diversity in Second‐Generation β‐Lactamase Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leeroy Baron</w:t>
+                <w:t xml:space="preserve">Flavie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Hadjerci</w:t>
+                <w:t xml:space="preserve">Jean‐philippe Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leishemba Thoidingjam</w:t>
+                <w:t xml:space="preserve">Ines Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Plays</w:t>
+                <w:t xml:space="preserve">Youcef Bagdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bucci</w:t>
+                <w:t xml:space="preserve">Maria Miteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (8), pp.e202300093. </w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.202300093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202300077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092530v1</w:t>
+                <w:t xml:space="preserve">hal-05312533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium‐Catalyzed Cycloaddition for Introducing Chemical Diversity in Second‐Generation β‐Lactamase Inhibitors</w:t>
+                <w:t xml:space="preserve">PSL Chemical Biology Symposia Third Edition: A Branch of Science in its Explosive Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Bouchet</w:t>
+                <w:t xml:space="preserve">Leeroy Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐philippe Barnier</w:t>
+                <w:t xml:space="preserve">Justine Hadjerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Sayah</w:t>
+                <w:t xml:space="preserve">Leishemba Thoidingjam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Bagdad</w:t>
+                <w:t xml:space="preserve">Marina Plays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Miteva</w:t>
+                <w:t xml:space="preserve">Romain Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (9), </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (8), pp.e202300093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202300077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202300093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312533v1</w:t>
+                <w:t xml:space="preserve">hal-04092530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceless Staudinger Ligation to Access Stable Aminoacyl- or Peptidyl-Dinucleotide</w:t>
               </w:r>
@@ -2381,51 +2381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Schepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dorchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -2489,51 +2489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saidbakhrom Saidjalolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2610,51 +2610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of RNA-cofactor conjugates and structural exploration of RNA recognition by an m6A RNA methyltransferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2900,51 +2900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fix-Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Fournis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Kitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3008,90 +3008,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceless Staudinger Ligation for Bioconjugation of RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Kitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Etheve‐quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3125,103 +3125,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceless Staudinger Ligation To Introduce Chemical Diversity on β-Lactamase Inhibitors of Second Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiner Atze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (20), pp.7755-7758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3281,77 +3281,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saidbakhrom Saidjalolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Edoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (10), pp.3542-3551. </w:t>
@@ -3428,51 +3428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Edoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3523,103 +3523,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diazabicyclooctane Functionalization for Inhibition of β-Lactamases from Enterobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiner Atze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Edoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63 (10), pp.5257-5273. </w:t>
@@ -3934,51 +3934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphine-Mediated Bioconjugation of the 3′-End of RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Kitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sakkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4094,51 +4094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Onidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4215,51 +4215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Atdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4715,295 +4715,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the 3,4-methylendioxypyrovalerone/mephedrone combination responsible for enhanced stimulant effects? A rat study with investigation of the effect/concentration relationships</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Cohier</w:t>
+                <w:t xml:space="preserve">Negative impact of carbapenem methylation on the reactivity of β-lactams for cysteine acylation revealed by quantum calculations and kinetic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholus Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Edoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00213-018-4962-0⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (4), pp.e02039-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02039-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823031v1</w:t>
+                <w:t xml:space="preserve">hal-02057268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative impact of carbapenem methylation on the reactivity of β-lactams for cysteine acylation revealed by quantum calculations and kinetic analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zainab Edoo</w:t>
+                <w:t xml:space="preserve">Is the 3,4-methylendioxypyrovalerone/mephedrone combination responsible for enhanced stimulant effects? A rat study with investigation of the effect/concentration relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benturquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236 (3), pp.891-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-018-4962-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.02039-18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02057268v1</w:t>
+                <w:t xml:space="preserve">hal-03823031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute and chronic neurobehavioral effects of the designer drug and bath salt constituent 3,4-methylenedioxypyrovalerone in the rat</w:t>
               </w:r>
@@ -5525,64 +5525,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of tRNA analogues containing a terminal ribose locked in the South conformation to study tRNA-dependent enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5806,51 +5806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of SAM-Adenosine Conjugates for the Study of m 6 A-RNA Methyltransferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Atdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5949,51 +5949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saidbakhrom Saidjalolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schnappinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6057,51 +6057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of SAM-Adenosine Conjugates for the Study of m 6 A-RNA Methyltransferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Atdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6289,278 +6289,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of lipid-carbohydrate-peptidyl-RNA conjugates to explore the limits imposed by the substrate specificity of cell wall enzymes on the acquisition of drug resistance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of SAM-Adenosine Conjugates for the Study of m 6 A-RNA Methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Atdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201802360⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (32), pp.4411-4425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962025v1</w:t>
+                <w:t xml:space="preserve">hal-02353523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of SAM-Adenosine Conjugates for the Study of m 6 A-RNA Methyltransferases</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of lipid-carbohydrate-peptidyl-RNA conjugates to explore the limits imposed by the substrate specificity of cell wall enzymes on the acquisition of drug resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mengin-Lecreulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800798⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (56), pp.14911-14915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201802360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353523v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Impact of Peptidoglycan Precursor Amidation on the Activity of l,d -Transpeptidases from Enterococcus faecium and Mycobacterium tuberculosis</w:t>
               </w:r>
@@ -6585,51 +6585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saidbakhrom Saidjalolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schnappinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6693,51 +6693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Avibactam Derivatives and Activity on β-Lactamases and Peptidoglycan Biosynthesis Enzymes of Mycobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Edoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6827,51 +6827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the interaction of high potency inhibitor IRC-083864 with phosphatase CDC25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Miteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chiara Dasso Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6961,51 +6961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the interaction of high potency inhibitor IRC-083864 with phosphatase CDC25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Miteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chiara Dasso Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7076,834 +7076,1218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophilic RNA for Peptidyl-RNA Synthesis and Site-Specific Cross-Linking with tRNA-Binding Enzymes.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+                <w:t xml:space="preserve">Synthesis of Multifunctionalized 2-Iminothiazolidin-4-ones and Their 2-Arylimino Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Le fournis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Patin</w:t>
+                <w:t xml:space="preserve">Maria Dasso Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201606843⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (24), pp.4569-4579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1562521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440830v1</w:t>
+                <w:t xml:space="preserve">hal-05574025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of reversible boronic acid–diol interactions by fluorine NMR spectroscopy in aqueous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Electrophilic RNA for Peptidyl-RNA Synthesis and Site-Specific Cross-Linking with tRNA-Binding Enzymes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sakkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Tisné</w:t>
+                <w:t xml:space="preserve">Chloé Le fournis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (33), pp.8817-8821. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (43), pp.13553-13557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ob01362c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201606843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544508v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoro-C-glycosides and fluoro-carbasugars, hydrolytically stable and synthetically challenging glycomimetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Leclerc</w:t>
+                <w:t xml:space="preserve">Monitoring of reversible boronic acid–diol interactions by fluorine NMR spectroscopy in aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
+                <w:t xml:space="preserve">Erica Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sollogoub</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carine Tisné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (10), pp.4270-4283. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (33), pp.8817-8821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cs35403a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ob01362c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825637v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic features of L,D-transpeptidase inactivation critical for β-lactam antibacterial activity.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluoro-C-glycosides and fluoro-carbasugars, hydrolytically stable and synthetically challenging glycomimetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Lecoq</w:t>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine M Bougault</w:t>
+                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Mainardi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (7), pp.e67831. </w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (10), pp.4270-4283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2cs35403a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321589v1</w:t>
+                <w:t xml:space="preserve">hal-00825637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of a chiral binaphthyl porphyrin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic features of L,D-transpeptidase inactivation critical for β-lactam antibacterial activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rose</w:t>
+                <w:t xml:space="preserve">Lauriane Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Raoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
+                <w:t xml:space="preserve">Catherine M Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Gallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Boitrel</w:t>
+                <w:t xml:space="preserve">Jean-Luc Mainardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1088424612500393⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.e67831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863134v1</w:t>
+                <w:t xml:space="preserve">hal-01321589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crystal structure of a chiral binaphthyl porphyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boitrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (3), pp.324-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1088424612500393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decoding the Logic of the tRNA Regiospecificity of Nonribosomal FemX Wv Aminoacyl Transferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Chemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Villet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (30), pp.5115-5119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201001473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Idiosyncratic features in tRNAs participating in bacterial cell wall synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Villet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine P. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (20), pp.6870-6883. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkm778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of 2′-O,3′-O bicyclic adenosine analogues using ring closing metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Valéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44 (51), pp.9131-9134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2003.10.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId281"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8050,51 +8434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343900v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Braud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.06.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Burke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Herail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Zerguine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arthur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501534" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iannazzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fonvielle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.356" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Hognon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Abdeljaoued" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sargueil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c00812" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bresson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eth&#232;ve&#8208;quelquejeu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cariou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400960" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Maurin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tellier-Lebegue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Katoh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287286v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxun Du" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahcene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Martynov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Frezza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vasnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01627-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Felipe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Coelho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00758E" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Mossino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ch&#226;tre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poinsot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500746" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05312525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusif Afandizada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Abeywansha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2024.05.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05312524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Colas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eth&#232;ve-Quelquejeu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400150" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Bartosik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301134" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Corbeski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andr&#233;s Vargas-Rosales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Kumar Bedi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Deng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92537.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeroy Baron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hadjerci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leishemba Thoidingjam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Plays" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300093" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312533v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bouchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Barnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sayah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bagdad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202300077" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Kitoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidbakhrom Saidjalolov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Djago" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c06135" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312531v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Polikanov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Micura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.3c00412" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879768v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rietmeyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schepers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dorch&#234;ne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312535v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Barnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mayer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Edoo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.02357-21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meynier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Catala" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Oerum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac354" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Figazzolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonhomme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hollenstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248927" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fix-Boulier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Fournis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Kitoun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1242" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647120v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve&#8208;quelquejeu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.42" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647098v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Atze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02741" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184204v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004831" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03281379v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100653" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03646829v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b02125" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488531v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixiong Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151406" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689989v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ongaro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ribaudo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Franco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ03817E" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sakkas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefresne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02982" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xiao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Onidas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02842h" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915430v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Atdjian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25143241" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lietha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01059" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823023v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gamblin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouaziz-Amar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-020-05510-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benturquia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poir&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cohier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-018-4962-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823031v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057268v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholus Bhattacharjee" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Triboulet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02039-18" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557840v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Alessandra Atehortua-Martinez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Masniere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Campolongo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269881118822151" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860016v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353503v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brachet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ponchon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2019.1589360" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908457v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689994v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H&#345;ebabeck&#253;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#353;ka Proch&#225;zkov&#225;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB00019K" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01899917v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647207v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800798" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01817697v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ngadjeua" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schnappinger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201706082" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689993v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196326v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Acebr&#243;n-Garcia-De-Eulate" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dawson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00250" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01962025v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hoareau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mengin-Lecreulx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802360" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353523v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647180v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177911v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de La Sierra Gallay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Van Tilbeurgh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800923" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684762v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Sarkis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Dasso Lang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Jaouen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Sari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25236" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689998v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440830v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le&#8197;fournis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201606843" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHWS02M2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544508v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Benedetti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tisn&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01362c" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825637v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sollogoub" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35403a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321589v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Lecoq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Bougault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mainardi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067831" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863134v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rose" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raoul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gallo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424612500393" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331010v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Villet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Busca" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chemama" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P. Maillard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm778" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343900v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Braud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.06.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iannazzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fonvielle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.356" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Burke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Herail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Zerguine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arthur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501534" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Hognon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Abdeljaoued" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sargueil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c00812" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bresson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eth&#232;ve&#8208;quelquejeu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cariou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400960" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Maurin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tellier-Lebegue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Katoh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287286v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxun Du" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahcene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Martynov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Frezza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vasnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01627-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Felipe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Coelho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00758E" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Mossino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ch&#226;tre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poinsot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500746" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05312525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusif Afandizada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Abeywansha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2024.05.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05312524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Colas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eth&#232;ve-Quelquejeu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400150" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Bartosik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301134" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Corbeski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andr&#233;s Vargas-Rosales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Kumar Bedi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Deng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92537.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bouchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Barnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sayah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bagdad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202300077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeroy Baron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hadjerci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leishemba Thoidingjam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Plays" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bucci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300093" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Kitoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidbakhrom Saidjalolov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Djago" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c06135" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312531v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Polikanov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Micura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.3c00412" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879768v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rietmeyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schepers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dorch&#234;ne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312535v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Barnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mayer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Edoo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.02357-21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meynier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Catala" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Oerum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac354" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Figazzolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonhomme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hollenstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248927" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fix-Boulier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Fournis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Kitoun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1242" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647120v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve&#8208;quelquejeu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.42" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647098v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Atze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02741" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184204v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004831" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03281379v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100653" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03646829v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b02125" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488531v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixiong Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151406" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689989v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ongaro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ribaudo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Franco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ03817E" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sakkas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefresne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02982" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xiao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Onidas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02842h" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915430v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Atdjian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25143241" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lietha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01059" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823023v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gamblin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouaziz-Amar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-020-05510-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benturquia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poir&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cohier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-018-4962-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholus Bhattacharjee" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Triboulet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02039-18" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823031v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557840v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Alessandra Atehortua-Martinez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Masniere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Campolongo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269881118822151" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860016v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353503v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brachet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ponchon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2019.1589360" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908457v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689994v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H&#345;ebabeck&#253;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#353;ka Proch&#225;zkov&#225;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB00019K" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01899917v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647207v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800798" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01817697v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ngadjeua" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schnappinger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201706082" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689993v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196326v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Acebr&#243;n-Garcia-De-Eulate" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dawson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00250" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353523v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01962025v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hoareau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mengin-Lecreulx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802360" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647180v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177911v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de La Sierra Gallay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Van Tilbeurgh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800923" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684762v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Sarkis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Dasso Lang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Jaouen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Sari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25236" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689998v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574025v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dasso Lang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gravier-Pelletier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Busca" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562521" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440830v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le&#8197;fournis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201606843" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHWS02M2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Benedetti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tisn&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01362c" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sollogoub" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35403a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321589v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Lecoq" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Bougault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mainardi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067831" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863134v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rose" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raoul" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gallo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424612500393" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573979v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chemama" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecerf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Villet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001473" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331010v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P. Maillard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm778" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573999v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Val&#233;ry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2003.10.059" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15C10973-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>