--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -100,8194 +100,8177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Park7 (DJ-1), a Parkinson-associated glyoxalase/deglycase: characterization of enzymatic activity in biological samples using fluorescence-based liquid chromatography</w:t>
+                <w:t xml:space="preserve">Engineering Bisubstrates to Target m 6 Am RNA Methyltransferases: Synthesis and Computational Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mathas</w:t>
+                <w:t xml:space="preserve">Yoann Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.06.005⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202503378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343900v1</w:t>
+                <w:t xml:space="preserve">hal-05590494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of RNA conjugates as bisubstrates for the study of transferases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A β‐Glucuronidase‐Responsive Albumin‐Binding Prodrug of a Potent Focal Adhesion Kinase Inhibitor for Targeted Cancer Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louna Mossino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Iannazzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+                <w:t xml:space="preserve">Rémi Châtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rodero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.356⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.e202500746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202500746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287289v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of prodrug activation by enzymatic cleavage of the β‐lactam ring of carbapenems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of RNA conjugates as bisubstrates for the study of transferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Zerguine</w:t>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bougault</w:t>
+                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Arthur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (46), pp.e01534. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (G1), pp.111-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202501534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287283v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale study to characterize SHAPE probe/ RNA molecules pre-reactive complex and its role in initiating the SHAPE reaction</w:t>
+                <w:t xml:space="preserve">Optimization of prodrug activation by enzymatic cleavage of the β‐lactam ring of carbapenems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Hognon</w:t>
+                <w:t xml:space="preserve">Katie Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameni Ben Abdeljaoued</w:t>
+                <w:t xml:space="preserve">Quentin Herail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hardouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
+                <w:t xml:space="preserve">Ines Zerguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sargueil</w:t>
+                <w:t xml:space="preserve">Catherine Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5c00812⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (46), pp.e01534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202501534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226372v1</w:t>
+                <w:t xml:space="preserve">hal-05287283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal‐Catalyzed Cross‐Coupling for the Synthesis of β‐Lactam Drugs and Related Chemical Probes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Park7 (DJ-1), a Parkinson-associated glyoxalase/deglycase: characterization of enzymatic activity in biological samples using fluorescence-based liquid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ethève‐quelquejeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+                <w:t xml:space="preserve">Nicolas Mathas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Cariou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Galardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Larigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202400960⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 235, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287299v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexizyme‐Based Strategy for the Synthesis of Stable, Non‐Isomerizable Amide‐Linked 2’‐Aminoacyl‐tRNAs and their Shortened Analogs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal‐Catalyzed Cross‐Coupling for the Synthesis of β‐Lactam Drugs and Related Chemical Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Tellier-Lebegue</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jules Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ethève‐quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Patin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (21), pp.12707-12724. </w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e202400960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202503506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202400960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468180v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a squaramide motif as a bioisostere of the amino-acid group of S-adenosyl-L-methionine and its functional impact on RNA methylation</w:t>
+                <w:t xml:space="preserve">Flexizyme‐Based Strategy for the Synthesis of Stable, Non‐Isomerizable Amide‐Linked 2’‐Aminoacyl‐tRNAs and their Shortened Analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianxun Du</w:t>
+                <w:t xml:space="preserve">Lia Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batoul Mahcene</w:t>
+                <w:t xml:space="preserve">Carine Tellier-Lebegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerii Martynov</w:t>
+                <w:t xml:space="preserve">Takayuki Katoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Frezza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Vasnier</w:t>
+                <w:t xml:space="preserve">Delphine Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42004-025-01627-7⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (21), pp.12707-12724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202503506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287286v2</w:t>
+                <w:t xml:space="preserve">hal-05468180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic approaches to bis-adenosine derivatives as potential bisubstrates of RNA methyltransferases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianxun Du</w:t>
+                <w:t xml:space="preserve">A multiscale study to characterize SHAPE probe/ RNA molecules pre-reactive complex and its role in initiating the SHAPE reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Felipe</w:t>
+                <w:t xml:space="preserve">Ameni Ben Abdeljaoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Coelho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+                <w:t xml:space="preserve">Pierre Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre David</w:t>
+                <w:t xml:space="preserve">Bruno Sargueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (24), pp.5887-5896. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5OB00758E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5c00812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05139585v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A β‐Glucuronidase‐Responsive Albumin‐Binding Prodrug of a Potent Focal Adhesion Kinase Inhibitor for Targeted Cancer Therapy</w:t>
+                <w:t xml:space="preserve">Investigation of a squaramide motif as a bioisostere of the amino-acid group of S-adenosyl-L-methionine and its functional impact on RNA methylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louna Mossino</w:t>
+                <w:t xml:space="preserve">Jianxun Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Châtre</w:t>
+                <w:t xml:space="preserve">Batoul Mahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Poinsot</w:t>
+                <w:t xml:space="preserve">Valerii Martynov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rodero</w:t>
+                <w:t xml:space="preserve">Elisa Frezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nioche</w:t>
+                <w:t xml:space="preserve">Christelle Vasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (4), pp.e202500746. </w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202500746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42004-025-01627-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468185v1</w:t>
+                <w:t xml:space="preserve">hal-05287286v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper catalyzed cycloaddition for the synthesis of non isomerisable 2’ and 3’-regioisomers of arg-tRNAarg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic approaches to bis-adenosine derivatives as potential bisubstrates of RNA methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxun Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusif Afandizada</w:t>
+                <w:t xml:space="preserve">Bastien Felipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thilini Abeywansha</w:t>
+                <w:t xml:space="preserve">Dylan Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guerineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sargueil</w:t>
+                <w:t xml:space="preserve">Alexandre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2024.05.017⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (24), pp.5887-5896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5OB00758E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312525v1</w:t>
+                <w:t xml:space="preserve">hal-05139585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halo‐1,2,3‐triazoles: Valuable Compounds to Access Biologically Relevant Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Coelho</w:t>
+                <w:t xml:space="preserve">Copper catalyzed cycloaddition for the synthesis of non isomerisable 2’ and 3’-regioisomers of arg-tRNAarg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusif Afandizada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Colas</w:t>
+                <w:t xml:space="preserve">Thilini Abeywansha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sargueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202400150⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229, pp.94-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2024.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312524v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Bisubstrate Analogues for RNA Methylation Studies using two Transition‐Metal‐Catalyzed Reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Halo‐1,2,3‐triazoles: Valuable Compounds to Access Biologically Relevant Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202301134⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (10), pp.e202400150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202400150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246592v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The catalytic mechanism of the RNA methyltransferase METTL3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Peptidyl-tRNA Mimics for Structural Biology Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Polikanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Corbeski</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronald Micura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.92537.1⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (19), pp.2713-2725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.3c00412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287291v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium‐Catalyzed Cycloaddition for Introducing Chemical Diversity in Second‐Generation β‐Lactamase Inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The catalytic mechanism of the RNA methyltransferase METTL3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Corbeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Andrés Vargas-Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajiv Kumar Bedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Bouchet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maria Miteva</w:t>
+                <w:t xml:space="preserve">Jiahua Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202300077⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.92537.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312533v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSL Chemical Biology Symposia Third Edition: A Branch of Science in its Explosive Phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Bucci</w:t>
+                <w:t xml:space="preserve">Synthesis of Bisubstrate Analogues for RNA Methylation Studies using two Transition‐Metal‐Catalyzed Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Bartosik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202300093⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (44), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202301134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092530v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceless Staudinger Ligation to Access Stable Aminoacyl- or Peptidyl-Dinucleotide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quentin Blancart-Remaury</w:t>
+                <w:t xml:space="preserve">PSL Chemical Biology Symposia Third Edition: A Branch of Science in its Explosive Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leeroy Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Hadjerci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leishemba Thoidingjam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Plays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c06135⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (8), pp.e202300093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202300093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294940v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Peptidyl-tRNA Mimics for Structural Biology Applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ruthenium‐Catalyzed Cycloaddition for Introducing Chemical Diversity in Second‐Generation β‐Lactamase Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐philippe Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Bagdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Miteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.3c00412⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202300077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312531v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino-acyl tXNA as inhibitors or amino acid donors in peptide synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+                <w:t xml:space="preserve">Traceless Staudinger Ligation to Access Stable Aminoacyl- or Peptidyl-Dinucleotide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Kitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidbakhrom Saidjalolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Djago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Blancart-Remaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac1023⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (4), pp.3850-3860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c06135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879768v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the Specificity of Carbapenems and Diazabicyclooctanes for Selective Activity against Mycobacterium tuberculosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Enzymatic synthesis of vancomycin-modified DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Figazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saidbakhrom Saidjalolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Hollenstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.02357-21⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (24), pp.8927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27248927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312535v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of RNA-cofactor conjugates and structural exploration of RNA recognition by an m6A RNA methyltransferase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Amino-acyl tXNA as inhibitors or amino acid donors in peptide synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rietmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Li de la Sierra-Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Schepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dorchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac354⟩</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac1023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689976v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic synthesis of vancomycin-modified DNA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Modulation of the Specificity of Carbapenems and Diazabicyclooctanes for Selective Activity against Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saidbakhrom Saidjalolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Edoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27248927⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.02357-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927068v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition of tRNAGly isoacceptors between protein and cell-wall peptidoglycan synthesis in Staphylococcus aureus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Synthesis of RNA-cofactor conjugates and structural exploration of RNA recognition by an m6A RNA methyltransferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camelia Kitoun</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Oerum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 49 (2), pp.684-699. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1242⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201622v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceless Staudinger Ligation for Bioconjugation of RNA</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Click and Release Chemistry for Activity-Based Purification of β-Lactam Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidbakhrom Saidjalolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Edoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Rusconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpz1.42⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (28), pp.7687-7695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647120v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceless Staudinger Ligation To Introduce Chemical Diversity on β-Lactamase Inhibitors of Second Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiner Atze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (20), pp.7755-7758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c02741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of carbapenems containing peptidoglycanmimetics and inhibition of the cross-linking activity of a transpeptidase of the L,D specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saidbakhrom Saidjalolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Edoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (10), pp.3542-3551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202004831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Click and Release Chemistry for Activity-Based Purification of β-Lactam Targets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Partition of tRNAGly isoacceptors between protein and cell-wall peptidoglycan synthesis in Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rietmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fix-Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Fournis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Filippo Rusconi</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Kitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202100653⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (2), pp.684-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281379v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazabicyclooctane Functionalization for Inhibition of β-Lactamases from Enterobacteria</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Traceless Staudinger Ligation for Bioconjugation of RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Kitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Etheve‐quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63 (10), pp.5257-5273. </w:t>
+              <w:t xml:space="preserve">Current Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b02125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpz1.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646829v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted synthesis of 2,5-disubstituted pyrimidine derivatives via Buchwald-Hartwig amination</w:t>
+                <w:t xml:space="preserve">Design, Synthesis, and Biological Evaluation of Covalent Inhibitors of Focal Adhesion Kinase (FAK) against Human Malignant Glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
+                <w:t xml:space="preserve">Yongliang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Garbay</w:t>
+                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huixiong Chen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lietha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2019.151406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (21), pp.12707-12724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c01059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488531v1</w:t>
+                <w:t xml:space="preserve">hal-05437532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of a peptide derivative of ametantrone targeting the major groove of the d(GGCGCC) 2 palindromic sequence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The neurobehavioral effects of the designer drug naphyrone – an experimental investigation with pharmacokinetics and concentration/effect relationship in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Ribaudo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
+                <w:t xml:space="preserve">Bruno Mégarbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele de Franco</w:t>
+                <w:t xml:space="preserve">Camille Gamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bouaziz-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NJ03817E⟩</w:t>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237 (7), pp.1943-1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-020-05510-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689989v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphine-Mediated Bioconjugation of the 3′-End of RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Kitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sakkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lefresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Djago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (20), pp.8034-8038. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c02982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman reporters derived from aryl diazonium salts for SERS encoded-nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
+                <w:t xml:space="preserve">Diazabicyclooctane Functionalization for Inhibition of β-Lactamases from Enterobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiner Atze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Edoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (50), pp.6822-6825. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (10), pp.5257-5273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cc02842h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b02125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411993v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646829v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of triazole-linked SAM-adenosine 2 conjugates: functionalization of adenosine at N-1 or N-6 position without protecting groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave-assisted synthesis of 2,5-disubstituted pyrimidine derivatives via Buchwald-Hartwig amination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Atdjian</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+                <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huixiong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25143241⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.151406 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2019.151406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915430v1</w:t>
+                <w:t xml:space="preserve">hal-03488531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Biological Evaluation of Covalent Inhibitors of Focal Adhesion Kinase (FAK) against Human Malignant Glioblastoma</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and synthesis of a peptide derivative of ametantrone targeting the major groove of the d(GGCGCC) 2 palindromic sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dao</w:t>
+                <w:t xml:space="preserve">Alberto Ongaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lietha</w:t>
+                <w:t xml:space="preserve">Giovanni Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele de Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c01059⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (9), pp.3624-3631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NJ03817E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05437532v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neurobehavioral effects of the designer drug naphyrone – an experimental investigation with pharmacokinetics and concentration/effect relationship in mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman reporters derived from aryl diazonium salts for SERS encoded-nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gamblin</w:t>
+                <w:t xml:space="preserve">Yun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Roussel</w:t>
+                <w:t xml:space="preserve">Yu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bouaziz-Amar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Chevillard</w:t>
+                <w:t xml:space="preserve">Delphine Onidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00213-020-05510-2⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (50), pp.6822-6825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cc02842h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823023v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the 3,4-methylendioxypyrovalerone/mephedrone combination responsible for enhanced stimulant effects? A rat study with investigation of the effect/concentration relationships</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of triazole-linked SAM-adenosine 2 conjugates: functionalization of adenosine at N-1 or N-6 position without protecting groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Atdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00213-018-4962-0⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (14), pp.3241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25143241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860105v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative impact of carbapenem methylation on the reactivity of β-lactams for cysteine acylation revealed by quantum calculations and kinetic analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zainab Edoo</w:t>
+                <w:t xml:space="preserve">Bisubstrate analogues as structural tools to investigate m 6 A methyltransferase active sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Oerum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Atdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.02039-18⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (6), pp.798-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2019.1589360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057268v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the 3,4-methylendioxypyrovalerone/mephedrone combination responsible for enhanced stimulant effects? A rat study with investigation of the effect/concentration relationships</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Cohier</w:t>
+                <w:t xml:space="preserve">Acute and chronic neurobehavioral effects of the designer drug and bath salt constituent 3,4-methylenedioxypyrovalerone in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Alessandra Atehortua-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Masniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Campolongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00213-018-4962-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.392-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0269881118822151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823031v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute and chronic neurobehavioral effects of the designer drug and bath salt constituent 3,4-methylenedioxypyrovalerone in the rat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the 3,4-methylendioxypyrovalerone/mephedrone combination responsible for enhanced stimulant effects? A rat study with investigation of the effect/concentration relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Campolongo</w:t>
+                <w:t xml:space="preserve">Nadia Benturquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
+                <w:t xml:space="preserve">Christophe Poiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Callebert</w:t>
+                <w:t xml:space="preserve">Camille Cohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (3), pp.392-405. </w:t>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236 (3), pp.891-901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0269881118822151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00213-018-4962-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557840v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute and chronic neurobehavioral effects of the designer drug and bath salt constituent 3,4-methylenedioxypyrovalerone in the rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Callebert</w:t>
+                <w:t xml:space="preserve">Negative impact of carbapenem methylation on the reactivity of β-lactams for cysteine acylation revealed by quantum calculations and kinetic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholus Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Edoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0269881118822151⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (4), pp.e02039-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02039-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860016v1</w:t>
+                <w:t xml:space="preserve">hal-02057268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisubstrate analogues as structural tools to investigate m 6 A methyltransferase active sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Ponchon</w:t>
+                <w:t xml:space="preserve">Is the 3,4-methylendioxypyrovalerone/mephedrone combination responsible for enhanced stimulant effects? A rat study with investigation of the effect/concentration relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benturquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2019.1589360⟩</w:t>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236 (3), pp.891-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-018-4962-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353503v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute and chronic neurobehavioral effects of the designer drug and bath salt constituent 3,4-methylenedioxypyrovalerone in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Alessandra Atehortua-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriaque Masniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Campolongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (3), pp.392-405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0269881118822151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908457v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of tRNA analogues containing a terminal ribose locked in the South conformation to study tRNA-dependent enzymes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eliška Procházková</w:t>
+                <w:t xml:space="preserve">Acute and chronic neurobehavioral effects of the designer drug and bath salt constituent 3,4-methylenedioxypyrovalerone in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Alessandra Atehortua-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Masniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Campolongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8OB00019K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.392-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0269881118822151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689994v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the 3,4-methylendioxypyrovalerone/mephedrone combination responsible for enhanced stimulant effects? A rat study with investigation of the effect/concentration relationships</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Cohier</w:t>
+                <w:t xml:space="preserve">Synthesis of Avibactam Derivatives and Activity on β-Lactamases and Peptidoglycan Biosynthesis Enzymes of Mycobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Edoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Li de La Sierra Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00213-018-4962-0⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (32), pp.8081--8086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201800923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899917v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of SAM-Adenosine Conjugates for the Study of m 6 A-RNA Methyltransferases</w:t>
+                <w:t xml:space="preserve">Structure-Based Design, Synthesis, and Characterization of the First Irreversible Inhibitor of Focal Adhesion Kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Atdjian</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Acebrón-Garcia-De-Eulate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800798⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.2067-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.8b00250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647207v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Impact of Peptidoglycan Precursor Amidation on the Activity of l,d -Transpeptidases from Enterococcus faecium and Mycobacterium tuberculosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis of SAM-Adenosine Conjugates for the Study of m 6 A-RNA Methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Atdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201706082⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (32), pp.4411-4425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817697v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of SAM-Adenosine Conjugates for the Study of m 6 A-RNA Methyltransferases</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of lipid-carbohydrate-peptidyl-RNA conjugates to explore the limits imposed by the substrate specificity of cell wall enzymes on the acquisition of drug resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mengin-Lecreulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800798⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (56), pp.14911-14915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201802360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689993v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Based Design, Synthesis, and Characterization of the First Irreversible Inhibitor of Focal Adhesion Kinase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John Dawson</w:t>
+                <w:t xml:space="preserve">Synthesis of tRNA analogues containing a terminal ribose locked in the South conformation to study tRNA-dependent enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Hřebabecký</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliška Procházková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschembio.8b00250⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (11), pp.1903-1911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8OB00019K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196326v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of SAM-Adenosine Conjugates for the Study of m 6 A-RNA Methyltransferases</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is the 3,4-methylendioxypyrovalerone/mephedrone combination responsible for enhanced stimulant effects? A rat study with investigation of the effect/concentration relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benturquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800798⟩</w:t>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-018-4962-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353523v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of lipid-carbohydrate-peptidyl-RNA conjugates to explore the limits imposed by the substrate specificity of cell wall enzymes on the acquisition of drug resistance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of SAM-Adenosine Conjugates for the Study of m 6 A-RNA Methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Atdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201802360⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (32), pp.4411-4425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962025v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Impact of Peptidoglycan Precursor Amidation on the Activity of l,d -Transpeptidases from Enterococcus faecium and Mycobacterium tuberculosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis of SAM-Adenosine Conjugates for the Study of m 6 A-RNA Methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Atdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201706082⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (32), pp.4411-4425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647180v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Avibactam Derivatives and Activity on β-Lactamases and Peptidoglycan Biosynthesis Enzymes of Mycobacteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Critical Impact of Peptidoglycan Precursor Amidation on the Activity of l,d -Transpeptidases from Enterococcus faecium and Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Ngadjeua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidbakhrom Saidjalolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Herman Van Tilbeurgh</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schnappinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 24 (32), pp.8081--8086. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201800923⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 24 (22), pp.5743 - 5747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201706082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177911v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the interaction of high potency inhibitor IRC-083864 with phosphatase CDC25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Miteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chiara Dasso Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteins: Structure, Function, and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 85 (4), pp.593-601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/prot.25236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the interaction of high potency inhibitor IRC-083864 with phosphatase CDC25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Miteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chiara Dasso Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteins: Structure, Function, and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 85 (4), pp.593-601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/prot.25236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Multifunctionalized 2-Iminothiazolidin-4-ones and Their 2-Arylimino Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dasso Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (24), pp.4569-4579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0035-1562521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophilic RNA for Peptidyl-RNA Synthesis and Site-Specific Cross-Linking with tRNA-Binding Enzymes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sakkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le fournis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (43), pp.13553-13557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201606843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of reversible boronic acid–diol interactions by fluorine NMR spectroscopy in aqueous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Tisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (33), pp.8817-8821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5ob01362c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoro-C-glycosides and fluoro-carbasugars, hydrolytically stable and synthetically challenging glycomimetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Leclerc</w:t>
+                <w:t xml:space="preserve">Kinetic features of L,D-transpeptidase inactivation critical for β-lactam antibacterial activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
+                <w:t xml:space="preserve">Lauriane Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sollogoub</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine M Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mainardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cs35403a⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.e67831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825637v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic features of L,D-transpeptidase inactivation critical for β-lactam antibacterial activity.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluoro-C-glycosides and fluoro-carbasugars, hydrolytically stable and synthetically challenging glycomimetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine M Bougault</w:t>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Mainardi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067831⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (10), pp.4270-4283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cs35403a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321589v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of a chiral binaphthyl porphyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (3), pp.324-330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S1088424612500393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding the Logic of the tRNA Regiospecificity of Nonribosomal FemX Wv Aminoacyl Transferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Villet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (30), pp.5115-5119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201001473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idiosyncratic features in tRNAs participating in bacterial cell wall synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Villet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine P. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (20), pp.6870-6883. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkm778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 2′-O,3′-O bicyclic adenosine analogues using ring closing metathesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Valéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 44 (51), pp.9131-9134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2003.10.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId281"/>
+      <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8434,51 +8417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343900v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Braud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.06.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iannazzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fonvielle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.356" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Burke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Herail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Zerguine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arthur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501534" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Hognon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Abdeljaoued" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sargueil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c00812" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bresson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eth&#232;ve&#8208;quelquejeu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cariou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400960" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Maurin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tellier-Lebegue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Katoh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287286v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxun Du" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahcene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Martynov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Frezza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vasnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01627-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Felipe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Coelho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00758E" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Mossino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ch&#226;tre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poinsot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500746" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05312525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusif Afandizada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Abeywansha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2024.05.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05312524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Colas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eth&#232;ve-Quelquejeu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400150" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Bartosik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301134" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Corbeski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andr&#233;s Vargas-Rosales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Kumar Bedi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Deng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92537.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bouchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Barnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sayah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bagdad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202300077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeroy Baron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hadjerci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leishemba Thoidingjam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Plays" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bucci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300093" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Kitoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidbakhrom Saidjalolov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Djago" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c06135" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312531v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Polikanov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Micura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.3c00412" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879768v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rietmeyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schepers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dorch&#234;ne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312535v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Barnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mayer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Edoo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.02357-21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meynier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Catala" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Oerum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac354" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Figazzolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonhomme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hollenstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248927" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fix-Boulier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Fournis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Kitoun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1242" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647120v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve&#8208;quelquejeu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.42" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647098v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Atze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02741" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184204v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004831" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03281379v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100653" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03646829v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b02125" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488531v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixiong Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151406" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689989v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ongaro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ribaudo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Franco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ03817E" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sakkas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefresne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02982" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xiao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Onidas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02842h" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915430v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Atdjian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25143241" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lietha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01059" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823023v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gamblin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouaziz-Amar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-020-05510-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benturquia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poir&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cohier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-018-4962-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholus Bhattacharjee" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Triboulet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02039-18" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823031v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557840v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Alessandra Atehortua-Martinez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Masniere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Campolongo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269881118822151" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860016v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353503v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brachet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ponchon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2019.1589360" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908457v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689994v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H&#345;ebabeck&#253;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#353;ka Proch&#225;zkov&#225;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB00019K" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01899917v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647207v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800798" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01817697v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ngadjeua" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schnappinger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201706082" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689993v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196326v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Acebr&#243;n-Garcia-De-Eulate" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dawson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00250" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353523v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01962025v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hoareau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mengin-Lecreulx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802360" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647180v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177911v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de La Sierra Gallay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Van Tilbeurgh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800923" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684762v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Sarkis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Dasso Lang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Jaouen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Sari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25236" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689998v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574025v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dasso Lang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gravier-Pelletier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Busca" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562521" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440830v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le&#8197;fournis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201606843" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHWS02M2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Benedetti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tisn&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01362c" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sollogoub" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35403a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321589v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Lecoq" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Bougault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mainardi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067831" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863134v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rose" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raoul" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gallo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424612500393" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573979v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chemama" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecerf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Villet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001473" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331010v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P. Maillard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm778" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573999v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Val&#233;ry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2003.10.059" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15C10973-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Colas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eth&#232;ve-Quelquejeu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Braud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468185v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Mossino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ch&#226;tre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poinsot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500746" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287289v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iannazzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fonvielle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.356" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Burke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Herail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Zerguine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arthur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501534" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.06.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bresson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eth&#232;ve&#8208;quelquejeu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cariou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400960" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Maurin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tellier-Lebegue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Katoh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503506" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226372v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Hognon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Abdeljaoued" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sargueil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c00812" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287286v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxun Du" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahcene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Martynov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Frezza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vasnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01627-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Felipe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Coelho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00758E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05312525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusif Afandizada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Abeywansha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2024.05.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05312524v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400150" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312531v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Polikanov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Micura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.3c00412" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Corbeski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andr&#233;s Vargas-Rosales" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Kumar Bedi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Deng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92537.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Bartosik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeroy Baron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hadjerci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leishemba Thoidingjam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Plays" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300093" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bouchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Barnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sayah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bagdad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202300077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Kitoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidbakhrom Saidjalolov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Djago" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c06135" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927068v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Figazzolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonhomme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hollenstein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248927" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rietmeyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schepers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dorch&#234;ne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312535v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Barnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mayer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Edoo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.02357-21" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689976v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meynier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Catala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Oerum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac354" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03281379v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100653" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647098v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Atze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02741" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184204v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004831" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fix-Boulier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Fournis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Kitoun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1242" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve&#8208;quelquejeu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.42" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437532v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lietha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01059" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823023v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gamblin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouaziz-Amar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-020-05510-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996863v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sakkas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefresne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02982" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03646829v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b02125" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488531v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixiong Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151406" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689989v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ongaro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ribaudo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Franco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ03817E" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411993v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xiao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Onidas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02842h" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Atdjian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25143241" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353503v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brachet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ponchon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2019.1589360" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908457v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Alessandra Atehortua-Martinez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Masniere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Campolongo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269881118822151" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823031v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benturquia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poir&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cohier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-018-4962-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholus Bhattacharjee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Triboulet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02039-18" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860105v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557840v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860016v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177911v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de La Sierra Gallay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Van Tilbeurgh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800923" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196326v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Acebr&#243;n-Garcia-De-Eulate" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dawson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00250" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353523v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800798" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01962025v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hoareau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mengin-Lecreulx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802360" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689994v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H&#345;ebabeck&#253;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#353;ka Proch&#225;zkov&#225;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB00019K" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01899917v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647207v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689993v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01817697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ngadjeua" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schnappinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201706082" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684762v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Sarkis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Dasso Lang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Jaouen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Sari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25236" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689998v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574025v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dasso Lang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gravier-Pelletier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Busca" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562521" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440830v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le&#8197;fournis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201606843" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHWS02M2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544508v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Benedetti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tisn&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01362c" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321589v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Lecoq" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Bougault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mainardi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067831" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825637v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sollogoub" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35403a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863134v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rose" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raoul" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gallo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424612500393" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573979v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chemama" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecerf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Villet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001473" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331010v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P. Maillard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm778" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573999v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Val&#233;ry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2003.10.059" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15C10973-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>