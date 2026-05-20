--- v2 (2026-04-28)
+++ v3 (2026-05-20)
@@ -217,1212 +217,1212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A β‐Glucuronidase‐Responsive Albumin‐Binding Prodrug of a Potent Focal Adhesion Kinase Inhibitor for Targeted Cancer Therapy</w:t>
+                <w:t xml:space="preserve">Synthesis of RNA conjugates as bisubstrates for the study of transferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louna Mossino</w:t>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Châtre</w:t>
+                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Poinsot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202500746⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (G1), pp.111-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468185v1</w:t>
+                <w:t xml:space="preserve">hal-05287289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of RNA conjugates as bisubstrates for the study of transferases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of prodrug activation by enzymatic cleavage of the β‐lactam ring of carbapenems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Herail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Iannazzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+                <w:t xml:space="preserve">Ines Zerguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
+                <w:t xml:space="preserve">Catherine Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (G1), pp.111-129. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (46), pp.e01534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202501534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287289v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of prodrug activation by enzymatic cleavage of the β‐lactam ring of carbapenems</w:t>
+                <w:t xml:space="preserve">Park7 (DJ-1), a Parkinson-associated glyoxalase/deglycase: characterization of enzymatic activity in biological samples using fluorescence-based liquid chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Burke</w:t>
+                <w:t xml:space="preserve">Nicolas Mathas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Herail</w:t>
+                <w:t xml:space="preserve">Erwan Galardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Zerguine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Arthur</w:t>
+                <w:t xml:space="preserve">Lucie Larigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202501534⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 235, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287283v1</w:t>
+                <w:t xml:space="preserve">hal-05343900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Park7 (DJ-1), a Parkinson-associated glyoxalase/deglycase: characterization of enzymatic activity in biological samples using fluorescence-based liquid chromatography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal‐Catalyzed Cross‐Coupling for the Synthesis of β‐Lactam Drugs and Related Chemical Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ethève‐quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mathas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.06.005⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e202400960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202400960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343900v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal‐Catalyzed Cross‐Coupling for the Synthesis of β‐Lactam Drugs and Related Chemical Probes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexizyme‐Based Strategy for the Synthesis of Stable, Non‐Isomerizable Amide‐Linked 2’‐Aminoacyl‐tRNAs and their Shortened Analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Tellier-Lebegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Bresson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katie Burke</w:t>
+                <w:t xml:space="preserve">Takayuki Katoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ethève‐quelquejeu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202400960⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (21), pp.12707-12724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202503506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287299v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexizyme‐Based Strategy for the Synthesis of Stable, Non‐Isomerizable Amide‐Linked 2’‐Aminoacyl‐tRNAs and their Shortened Analogs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiscale study to characterize SHAPE probe/ RNA molecules pre-reactive complex and its role in initiating the SHAPE reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia Maurin</w:t>
+                <w:t xml:space="preserve">Ameni Ben Abdeljaoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Tellier-Lebegue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+                <w:t xml:space="preserve">Pierre Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takayuki Katoh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Patin</w:t>
+                <w:t xml:space="preserve">Bruno Sargueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202503506⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5c00812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468180v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale study to characterize SHAPE probe/ RNA molecules pre-reactive complex and its role in initiating the SHAPE reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of a squaramide motif as a bioisostere of the amino-acid group of S-adenosyl-L-methionine and its functional impact on RNA methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxun Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Hognon</w:t>
+                <w:t xml:space="preserve">Batoul Mahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameni Ben Abdeljaoued</w:t>
+                <w:t xml:space="preserve">Valerii Martynov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hardouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
+                <w:t xml:space="preserve">Elisa Frezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sargueil</w:t>
+                <w:t xml:space="preserve">Christelle Vasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5c00812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42004-025-01627-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226372v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287286v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a squaramide motif as a bioisostere of the amino-acid group of S-adenosyl-L-methionine and its functional impact on RNA methylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic approaches to bis-adenosine derivatives as potential bisubstrates of RNA methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxun Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianxun Du</w:t>
+                <w:t xml:space="preserve">Bastien Felipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batoul Mahcene</w:t>
+                <w:t xml:space="preserve">Dylan Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerii Martynov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Vasnier</w:t>
+                <w:t xml:space="preserve">Alexandre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42004-025-01627-7⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (24), pp.5887-5896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5OB00758E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287286v2</w:t>
+                <w:t xml:space="preserve">hal-05139585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic approaches to bis-adenosine derivatives as potential bisubstrates of RNA methyltransferases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianxun Du</w:t>
+                <w:t xml:space="preserve">A β‐Glucuronidase‐Responsive Albumin‐Binding Prodrug of a Potent Focal Adhesion Kinase Inhibitor for Targeted Cancer Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louna Mossino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Châtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Felipe</w:t>
+                <w:t xml:space="preserve">Mélanie Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Coelho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+                <w:t xml:space="preserve">Mathieu Rodero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre David</w:t>
+                <w:t xml:space="preserve">Pierre Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (24), pp.5887-5896. </w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.e202500746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5OB00758E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202500746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05139585v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper catalyzed cycloaddition for the synthesis of non isomerisable 2’ and 3’-regioisomers of arg-tRNAarg</w:t>
               </w:r>
@@ -1460,51 +1460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sargueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 229, pp.94-107. </w:t>
@@ -1542,51 +1542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halo‐1,2,3‐triazoles: Valuable Compounds to Access Biologically Relevant Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1594,51 +1594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (10), pp.e202400150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1666,5195 +1666,5195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Peptidyl-tRNA Mimics for Structural Biology Applications</w:t>
+                <w:t xml:space="preserve">The catalytic mechanism of the RNA methyltransferase METTL3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yury Polikanov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
+                <w:t xml:space="preserve">Ivan Corbeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Micura</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pablo Andrés Vargas-Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajiv Kumar Bedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahua Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.3c00412⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.92537.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312531v1</w:t>
+                <w:t xml:space="preserve">hal-05287291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The catalytic mechanism of the RNA methyltransferase METTL3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Andrés Vargas-Rosales</w:t>
+                <w:t xml:space="preserve">Synthesis of Bisubstrate Analogues for RNA Methylation Studies using two Transition‐Metal‐Catalyzed Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajiv Kumar Bedi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dylan Coelho</w:t>
+                <w:t xml:space="preserve">Karolina Bartosik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.92537.1⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (44), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202301134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287291v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Bisubstrate Analogues for RNA Methylation Studies using two Transition‐Metal‐Catalyzed Reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+                <w:t xml:space="preserve">Ruthenium‐Catalyzed Cycloaddition for Introducing Chemical Diversity in Second‐Generation β‐Lactamase Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Bartosik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+                <w:t xml:space="preserve">Jean‐philippe Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Bagdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Miteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202301134⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202300077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246592v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSL Chemical Biology Symposia Third Edition: A Branch of Science in its Explosive Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leeroy Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Hadjerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leishemba Thoidingjam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Plays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (8), pp.e202300093. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbic.202300093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium‐Catalyzed Cycloaddition for Introducing Chemical Diversity in Second‐Generation β‐Lactamase Inhibitors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traceless Staudinger Ligation to Access Stable Aminoacyl- or Peptidyl-Dinucleotide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Bagdad</w:t>
+                <w:t xml:space="preserve">Camélia Kitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Miteva</w:t>
+                <w:t xml:space="preserve">Saidbakhrom Saidjalolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Djago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Blancart-Remaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202300077⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (4), pp.3850-3860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c06135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312533v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceless Staudinger Ligation to Access Stable Aminoacyl- or Peptidyl-Dinucleotide</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Peptidyl-tRNA Mimics for Structural Biology Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiola Djago</w:t>
+                <w:t xml:space="preserve">Yury Polikanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Blancart-Remaury</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronald Micura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (4), pp.3850-3860. </w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (19), pp.2713-2725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c06135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.3c00412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294940v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic synthesis of vancomycin-modified DNA</w:t>
+                <w:t xml:space="preserve">Amino-acyl tXNA as inhibitors or amino acid donors in peptide synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Figazzolo</w:t>
+                <w:t xml:space="preserve">Lauriane Rietmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bonhomme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
+                <w:t xml:space="preserve">Inès Li de la Sierra-Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Hollenstein</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Schepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dorchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27248927⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac1023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927068v1</w:t>
+                <w:t xml:space="preserve">hal-03879768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino-acyl tXNA as inhibitors or amino acid donors in peptide synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of the Specificity of Carbapenems and Diazabicyclooctanes for Selective Activity against Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Li de la Sierra-Gallay</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidbakhrom Saidjalolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Schepers</w:t>
+                <w:t xml:space="preserve">Louis Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dorchêne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+                <w:t xml:space="preserve">Zainab Edoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac1023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.02357-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879768v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the Specificity of Carbapenems and Diazabicyclooctanes for Selective Activity against Mycobacterium tuberculosis</w:t>
+                <w:t xml:space="preserve">Synthesis of RNA-cofactor conjugates and structural exploration of RNA recognition by an m6A RNA methyltransferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Barnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flavie Bouchet</w:t>
+                <w:t xml:space="preserve">Vincent Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Mayer</w:t>
+                <w:t xml:space="preserve">Marjorie Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zainab Edoo</w:t>
+                <w:t xml:space="preserve">Stephanie Oerum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 66 (9), </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.02357-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312535v1</w:t>
+                <w:t xml:space="preserve">hal-03689976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of RNA-cofactor conjugates and structural exploration of RNA recognition by an m6A RNA methyltransferase</w:t>
+                <w:t xml:space="preserve">Enzymatic synthesis of vancomycin-modified DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Meynier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+                <w:t xml:space="preserve">Chiara Figazzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Catala</w:t>
+                <w:t xml:space="preserve">Frédéric Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidbakhrom Saidjalolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Oerum</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcel Hollenstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (24), pp.8927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27248927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689976v1</w:t>
+                <w:t xml:space="preserve">hal-03927068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Click and Release Chemistry for Activity-Based Purification of β-Lactam Targets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Traceless Staudinger Ligation To Introduce Chemical Diversity on β-Lactamase Inhibitors of Second Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiner Atze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (28), pp.7687-7695. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (20), pp.7755-7758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202100653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c02741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281379v1</w:t>
+                <w:t xml:space="preserve">hal-03647098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceless Staudinger Ligation To Introduce Chemical Diversity on β-Lactamase Inhibitors of Second Generation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthesis of carbapenems containing peptidoglycanmimetics and inhibition of the cross-linking activity of a transpeptidase of the L,D specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidbakhrom Saidjalolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Edoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c02741⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (10), pp.3542-3551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202004831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647098v1</w:t>
+                <w:t xml:space="preserve">hal-03184204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of carbapenems containing peptidoglycanmimetics and inhibition of the cross-linking activity of a transpeptidase of the L,D specificity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Partition of tRNAGly isoacceptors between protein and cell-wall peptidoglycan synthesis in Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rietmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fix-Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Fournis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Kitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202004831⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (2), pp.684-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184204v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition of tRNAGly isoacceptors between protein and cell-wall peptidoglycan synthesis in Staphylococcus aureus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Traceless Staudinger Ligation for Bioconjugation of RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Kitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Etheve‐quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (2), pp.684-699. </w:t>
+              <w:t xml:space="preserve">Current Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpz1.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201622v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceless Staudinger Ligation for Bioconjugation of RNA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Arthur</w:t>
+                <w:t xml:space="preserve">Click and Release Chemistry for Activity-Based Purification of β-Lactam Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidbakhrom Saidjalolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Edoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Etheve‐quelquejeu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Filippo Rusconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (2), </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (28), pp.7687-7695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpz1.42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647120v1</w:t>
+                <w:t xml:space="preserve">hal-03281379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Biological Evaluation of Covalent Inhibitors of Focal Adhesion Kinase (FAK) against Human Malignant Glioblastoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphine-Mediated Bioconjugation of the 3′-End of RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Kitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Li</w:t>
+                <w:t xml:space="preserve">Nicolas Sakkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongliang Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lietha</w:t>
+                <w:t xml:space="preserve">Manon Lefresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Djago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c01059⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (20), pp.8034-8038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c02982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05437532v1</w:t>
+                <w:t xml:space="preserve">hal-02996863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neurobehavioral effects of the designer drug naphyrone – an experimental investigation with pharmacokinetics and concentration/effect relationship in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Chevillard</w:t>
+                <w:t xml:space="preserve">Diazabicyclooctane Functionalization for Inhibition of β-Lactamases from Enterobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiner Atze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Edoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00213-020-05510-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (10), pp.5257-5273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b02125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823023v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646829v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphine-Mediated Bioconjugation of the 3′-End of RNA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microwave-assisted synthesis of 2,5-disubstituted pyrimidine derivatives via Buchwald-Hartwig amination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huixiong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c02982⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.151406 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2019.151406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996863v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazabicyclooctane Functionalization for Inhibition of β-Lactamases from Enterobacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Arthur</w:t>
+                <w:t xml:space="preserve">Design and synthesis of a peptide derivative of ametantrone targeting the major groove of the d(GGCGCC) 2 palindromic sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ongaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele de Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b02125⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (9), pp.3624-3631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NJ03817E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646829v2</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted synthesis of 2,5-disubstituted pyrimidine derivatives via Buchwald-Hartwig amination</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raman reporters derived from aryl diazonium salts for SERS encoded-nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Onidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2019.151406⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (50), pp.6822-6825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cc02842h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488531v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of a peptide derivative of ametantrone targeting the major groove of the d(GGCGCC) 2 palindromic sequence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Ribaudo</w:t>
+                <w:t xml:space="preserve">Synthesis of triazole-linked SAM-adenosine 2 conjugates: functionalization of adenosine at N-1 or N-6 position without protecting groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Atdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NJ03817E⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (14), pp.3241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25143241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689989v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman reporters derived from aryl diazonium salts for SERS encoded-nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
+                <w:t xml:space="preserve">Design, Synthesis, and Biological Evaluation of Covalent Inhibitors of Focal Adhesion Kinase (FAK) against Human Malignant Glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lietha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cc02842h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (21), pp.12707-12724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c01059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411993v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of triazole-linked SAM-adenosine 2 conjugates: functionalization of adenosine at N-1 or N-6 position without protecting groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The neurobehavioral effects of the designer drug naphyrone – an experimental investigation with pharmacokinetics and concentration/effect relationship in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mégarbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bouaziz-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Atdjian</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (14), pp.3241. </w:t>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237 (7), pp.1943-1957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25143241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00213-020-05510-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915430v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisubstrate analogues as structural tools to investigate m 6 A methyltransferase active sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Catala</w:t>
+                <w:t xml:space="preserve">Is the 3,4-methylendioxypyrovalerone/mephedrone combination responsible for enhanced stimulant effects? A rat study with investigation of the effect/concentration relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benturquia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Atdjian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Brachet</w:t>
+                <w:t xml:space="preserve">Lucie Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Ponchon</w:t>
+                <w:t xml:space="preserve">Christophe Poiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2019.1589360⟩</w:t>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236 (3), pp.891-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-018-4962-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353503v1</w:t>
+                <w:t xml:space="preserve">hal-03823031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute and chronic neurobehavioral effects of the designer drug and bath salt constituent 3,4-methylenedioxypyrovalerone in the rat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Negative impact of carbapenem methylation on the reactivity of β-lactams for cysteine acylation revealed by quantum calculations and kinetic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyriaque Masniere</w:t>
+                <w:t xml:space="preserve">Nicholus Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Campolongo</w:t>
+                <w:t xml:space="preserve">Sébastien Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Callebert</w:t>
+                <w:t xml:space="preserve">Vincent Dubée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Edoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0269881118822151⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (4), pp.e02039-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02039-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908457v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the 3,4-methylendioxypyrovalerone/mephedrone combination responsible for enhanced stimulant effects? A rat study with investigation of the effect/concentration relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benturquia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 236 (3), pp.891-901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00213-018-4962-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823031v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative impact of carbapenem methylation on the reactivity of β-lactams for cysteine acylation revealed by quantum calculations and kinetic analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zainab Edoo</w:t>
+                <w:t xml:space="preserve">Acute and chronic neurobehavioral effects of the designer drug and bath salt constituent 3,4-methylenedioxypyrovalerone in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Alessandra Atehortua-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Masniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Campolongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.02039-18⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.392-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0269881118822151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057268v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the 3,4-methylendioxypyrovalerone/mephedrone combination responsible for enhanced stimulant effects? A rat study with investigation of the effect/concentration relationships</w:t>
+                <w:t xml:space="preserve">Acute and chronic neurobehavioral effects of the designer drug and bath salt constituent 3,4-methylenedioxypyrovalerone in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Benturquia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Chevillard</w:t>
+                <w:t xml:space="preserve">Luisa Alessandra Atehortua-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Poiré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roussel</w:t>
+                <w:t xml:space="preserve">Cyriaque Masniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cohier</w:t>
+                <w:t xml:space="preserve">Patrizia Campolongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00213-018-4962-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.392-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0269881118822151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860105v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute and chronic neurobehavioral effects of the designer drug and bath salt constituent 3,4-methylenedioxypyrovalerone in the rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Callebert</w:t>
+                <w:t xml:space="preserve">Bisubstrate analogues as structural tools to investigate m 6 A methyltransferase active sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Oerum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Atdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0269881118822151⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (6), pp.798-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2019.1589360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557840v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute and chronic neurobehavioral effects of the designer drug and bath salt constituent 3,4-methylenedioxypyrovalerone in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Alessandra Atehortua-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriaque Masniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Campolongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (3), pp.392-405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0269881118822151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860016v1</w:t>
+                <w:t xml:space="preserve">hal-03908457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Avibactam Derivatives and Activity on β-Lactamases and Peptidoglycan Biosynthesis Enzymes of Mycobacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+                <w:t xml:space="preserve">Structure-Based Design, Synthesis, and Characterization of the First Irreversible Inhibitor of Focal Adhesion Kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Compain</w:t>
+                <w:t xml:space="preserve">Marta Acebrón-Garcia-De-Eulate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Li de La Sierra Gallay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Herman Van Tilbeurgh</w:t>
+                <w:t xml:space="preserve">John Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201800923⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.2067-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.8b00250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177911v1</w:t>
+                <w:t xml:space="preserve">hal-02196326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Based Design, Synthesis, and Characterization of the First Irreversible Inhibitor of Focal Adhesion Kinase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of SAM-Adenosine Conjugates for the Study of m 6 A-RNA Methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Atdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschembio.8b00250⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (32), pp.4411-4425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196326v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of SAM-Adenosine Conjugates for the Study of m 6 A-RNA Methyltransferases</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of lipid-carbohydrate-peptidyl-RNA conjugates to explore the limits imposed by the substrate specificity of cell wall enzymes on the acquisition of drug resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mengin-Lecreulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (32), pp.4411-4425. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (56), pp.14911-14915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201802360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353523v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of lipid-carbohydrate-peptidyl-RNA conjugates to explore the limits imposed by the substrate specificity of cell wall enzymes on the acquisition of drug resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Synthesis of tRNA analogues containing a terminal ribose locked in the South conformation to study tRNA-dependent enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
+                <w:t xml:space="preserve">Hubert Hřebabecký</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Hoareau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mengin-Lecreulx</w:t>
+                <w:t xml:space="preserve">Eliška Procházková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201802360⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (11), pp.1903-1911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8OB00019K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962025v1</w:t>
+                <w:t xml:space="preserve">hal-03689994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of tRNA analogues containing a terminal ribose locked in the South conformation to study tRNA-dependent enzymes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eliška Procházková</w:t>
+                <w:t xml:space="preserve">Is the 3,4-methylendioxypyrovalerone/mephedrone combination responsible for enhanced stimulant effects? A rat study with investigation of the effect/concentration relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benturquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8OB00019K⟩</w:t>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-018-4962-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689994v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the 3,4-methylendioxypyrovalerone/mephedrone combination responsible for enhanced stimulant effects? A rat study with investigation of the effect/concentration relationships</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of SAM-Adenosine Conjugates for the Study of m 6 A-RNA Methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Atdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00213-018-4962-0⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (32), pp.4411-4425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899917v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of SAM-Adenosine Conjugates for the Study of m 6 A-RNA Methyltransferases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Critical Impact of Peptidoglycan Precursor Amidation on the Activity of l,d -Transpeptidases from Enterococcus faecium and Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Ngadjeua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidbakhrom Saidjalolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schnappinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800798⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (22), pp.5743 - 5747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201706082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647207v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of SAM-Adenosine Conjugates for the Study of m 6 A-RNA Methyltransferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Atdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (32), pp.4411-4425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201800798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Impact of Peptidoglycan Precursor Amidation on the Activity of l,d -Transpeptidases from Enterococcus faecium and Mycobacterium tuberculosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Avibactam Derivatives and Activity on β-Lactamases and Peptidoglycan Biosynthesis Enzymes of Mycobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Edoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Ngadjeua</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+                <w:t xml:space="preserve">Inès Li de La Sierra Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Schnappinger</w:t>
+                <w:t xml:space="preserve">Herman Van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 24 (22), pp.5743 - 5747. </w:t>
+              <w:t xml:space="preserve">, 2018, 24 (32), pp.8081--8086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201706082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201800923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817697v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the interaction of high potency inhibitor IRC-083864 with phosphatase CDC25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Miteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chiara Dasso Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6944,51 +6944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the interaction of high potency inhibitor IRC-083864 with phosphatase CDC25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Miteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chiara Dasso Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7091,51 +7091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dasso Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7199,103 +7199,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophilic RNA for Peptidyl-RNA Synthesis and Site-Specific Cross-Linking with tRNA-Binding Enzymes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sakkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le fournis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (43), pp.13553-13557. </w:t>
@@ -7345,90 +7345,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of reversible boronic acid–diol interactions by fluorine NMR spectroscopy in aqueous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Tisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7479,64 +7479,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic features of L,D-transpeptidase inactivation critical for β-lactam antibacterial activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7639,51 +7639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7756,51 +7756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7864,51 +7864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding the Logic of the tRNA Regiospecificity of Nonribosomal FemX Wv Aminoacyl Transferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8011,51 +8011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idiosyncratic features in tRNAs participating in bacterial cell wall synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Villet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8145,51 +8145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 2′-O,3′-O bicyclic adenosine analogues using ring closing metathesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Valéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8417,51 +8417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Colas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eth&#232;ve-Quelquejeu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Braud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468185v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Mossino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ch&#226;tre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poinsot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500746" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287289v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iannazzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fonvielle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.356" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Burke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Herail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Zerguine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arthur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501534" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.06.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bresson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eth&#232;ve&#8208;quelquejeu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cariou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400960" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Maurin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tellier-Lebegue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Katoh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503506" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226372v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Hognon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Abdeljaoued" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sargueil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c00812" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287286v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxun Du" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahcene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Martynov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Frezza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vasnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01627-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Felipe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Coelho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00758E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05312525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusif Afandizada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Abeywansha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2024.05.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05312524v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400150" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312531v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Polikanov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Micura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.3c00412" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Corbeski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andr&#233;s Vargas-Rosales" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Kumar Bedi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Deng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92537.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Bartosik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeroy Baron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hadjerci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leishemba Thoidingjam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Plays" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300093" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bouchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Barnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sayah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bagdad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202300077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Kitoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidbakhrom Saidjalolov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Djago" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c06135" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927068v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Figazzolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonhomme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hollenstein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248927" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rietmeyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schepers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dorch&#234;ne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312535v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Barnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mayer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Edoo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.02357-21" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689976v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meynier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Catala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Oerum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac354" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03281379v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100653" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647098v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Atze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02741" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184204v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004831" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fix-Boulier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Fournis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Kitoun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1242" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve&#8208;quelquejeu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.42" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437532v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lietha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01059" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823023v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gamblin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouaziz-Amar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-020-05510-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996863v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sakkas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefresne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02982" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03646829v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b02125" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488531v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixiong Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151406" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689989v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ongaro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ribaudo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Franco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ03817E" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411993v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xiao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Onidas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02842h" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Atdjian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25143241" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353503v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brachet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ponchon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2019.1589360" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908457v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Alessandra Atehortua-Martinez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Masniere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Campolongo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269881118822151" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823031v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benturquia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poir&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cohier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-018-4962-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholus Bhattacharjee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Triboulet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02039-18" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860105v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557840v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860016v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177911v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de La Sierra Gallay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Van Tilbeurgh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800923" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196326v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Acebr&#243;n-Garcia-De-Eulate" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dawson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00250" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353523v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800798" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01962025v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hoareau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mengin-Lecreulx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802360" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689994v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H&#345;ebabeck&#253;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#353;ka Proch&#225;zkov&#225;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB00019K" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01899917v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647207v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689993v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01817697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ngadjeua" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schnappinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201706082" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684762v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Sarkis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Dasso Lang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Jaouen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Sari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25236" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689998v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574025v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dasso Lang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gravier-Pelletier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Busca" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562521" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440830v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le&#8197;fournis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201606843" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHWS02M2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544508v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Benedetti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tisn&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01362c" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321589v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Lecoq" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Bougault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mainardi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067831" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825637v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sollogoub" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35403a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863134v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rose" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raoul" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gallo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424612500393" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573979v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chemama" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecerf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Villet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001473" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331010v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P. Maillard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm778" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573999v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Val&#233;ry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2003.10.059" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15C10973-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Colas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eth&#232;ve-Quelquejeu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Braud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iannazzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fonvielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.356" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Burke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Herail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Zerguine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arthur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501534" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.06.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bresson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eth&#232;ve&#8208;quelquejeu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cariou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400960" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Maurin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tellier-Lebegue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Katoh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503506" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Hognon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Abdeljaoued" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sargueil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c00812" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287286v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxun Du" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahcene" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Martynov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Frezza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vasnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01627-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Felipe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Coelho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00758E" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Mossino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ch&#226;tre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poinsot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500746" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05312525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusif Afandizada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Abeywansha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2024.05.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05312524v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400150" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Corbeski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andr&#233;s Vargas-Rosales" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Kumar Bedi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Deng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92537.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Bartosik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bouchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Barnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sayah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bagdad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202300077" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeroy Baron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hadjerci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leishemba Thoidingjam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Plays" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bucci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300093" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294940v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Kitoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidbakhrom Saidjalolov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Djago" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c06135" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312531v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Polikanov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Micura" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.3c00412" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rietmeyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schepers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dorch&#234;ne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Barnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mayer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Edoo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.02357-21" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689976v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meynier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Catala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Oerum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac354" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927068v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Figazzolo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonhomme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hollenstein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248927" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647098v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Atze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02741" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184204v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004831" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201622v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fix-Boulier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Fournis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Kitoun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1242" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647120v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve&#8208;quelquejeu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.42" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03281379v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100653" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996863v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sakkas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefresne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02982" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03646829v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b02125" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488531v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixiong Chen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151406" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689989v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ongaro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ribaudo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Franco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ03817E" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411993v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xiao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Onidas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02842h" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915430v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Atdjian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25143241" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437532v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lietha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01059" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823023v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gamblin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouaziz-Amar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-020-05510-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benturquia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poir&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cohier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-018-4962-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057268v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholus Bhattacharjee" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Triboulet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02039-18" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860105v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557840v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Alessandra Atehortua-Martinez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Masniere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Campolongo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269881118822151" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860016v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353503v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brachet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ponchon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2019.1589360" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908457v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196326v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Acebr&#243;n-Garcia-De-Eulate" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dawson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00250" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353523v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800798" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01962025v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hoareau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mengin-Lecreulx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802360" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689994v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H&#345;ebabeck&#253;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#353;ka Proch&#225;zkov&#225;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB00019K" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01899917v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647207v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01817697v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ngadjeua" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schnappinger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201706082" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689993v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177911v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de La Sierra Gallay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Van Tilbeurgh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800923" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684762v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Sarkis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Dasso Lang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Jaouen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Sari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25236" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689998v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574025v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dasso Lang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gravier-Pelletier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Busca" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562521" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440830v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le&#8197;fournis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201606843" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHWS02M2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544508v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Benedetti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tisn&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01362c" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321589v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Lecoq" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Bougault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mainardi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067831" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825637v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sollogoub" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35403a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863134v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rose" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raoul" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gallo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424612500393" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573979v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chemama" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecerf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Villet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001473" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331010v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P. Maillard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm778" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573999v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Val&#233;ry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2003.10.059" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15C10973-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>