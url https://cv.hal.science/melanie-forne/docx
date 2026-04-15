--- v0 (2026-03-25)
+++ v1 (2026-04-15)
@@ -106,159 +106,155 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage of goods in the street, in bags, La Paz, Bolivia</w:t>
+                <w:t xml:space="preserve">Merchants, traders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">La Paz, Bolivia. 2024</w:t>
+              <w:t xml:space="preserve">Bolivia. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289361v1</w:t>
+                <w:t xml:space="preserve">hal-05291037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabina, family and business ties of a Sino-Bolivian company</w:t>
+                <w:t xml:space="preserve">Lorries waiting at the side of the road in the Iquique Free Trade Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bolivia. 2024</w:t>
+              <w:t xml:space="preserve">Iquique, Chile. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (illustration)</w:t>
+              <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289408v1</w:t>
+                <w:t xml:space="preserve">hal-05289364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The logistics sector of freight transport</w:t>
               </w:r>
@@ -304,155 +300,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorries waiting at the side of the road in the Iquique Free Trade Zone</w:t>
+                <w:t xml:space="preserve">Mabina, family and business ties of a Sino-Bolivian company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Iquique, Chile. 2024</w:t>
+              <w:t xml:space="preserve">Bolivia. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (photographie)</w:t>
+              <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289364v1</w:t>
+                <w:t xml:space="preserve">hal-05289408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merchants, traders</w:t>
+                <w:t xml:space="preserve">Storage of goods in the street, in bags, La Paz, Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bolivia. 2024</w:t>
+              <w:t xml:space="preserve">La Paz, Bolivia. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291037v1</w:t>
+                <w:t xml:space="preserve">hal-05289361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port crane.</w:t>
               </w:r>
@@ -498,159 +498,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vista aérea de la Feria 16 de Julio, en El Alto, Bolivia.</w:t>
+                <w:t xml:space="preserve">Size comparison between the Californian (1901), a commercial cargo ship for transporting cotton, and the Irina MSC, a container ship (2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">El Alto, Bolivia. 2024</w:t>
+              <w:t xml:space="preserve">France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (photographie)</w:t>
+              <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289357v1</w:t>
+                <w:t xml:space="preserve">hal-05289422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size comparison between the Californian (1901), a commercial cargo ship for transporting cotton, and the Irina MSC, a container ship (2024)</w:t>
+                <w:t xml:space="preserve">Vista aérea de la Feria 16 de Julio, en El Alto, Bolivia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France. 2024</w:t>
+              <w:t xml:space="preserve">El Alto, Bolivia. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (illustration)</w:t>
+              <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289422v1</w:t>
+                <w:t xml:space="preserve">hal-05289357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artistic reconstruction of what a visitors would see entering the courtyard of Group D, passing through the main entrance on the east side.</w:t>
               </w:r>
@@ -1509,234 +1509,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Big Warehouse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inégalités environnementales à Colón (Panama), favoriser le commerce maritime international à tout prix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Night of Ideas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Royaume Uni; Maison Française d'Oxford, Feb 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Oceanext 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482715v1</w:t>
+                <w:t xml:space="preserve">hal-04662396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités environnementales à Colón (Panama), favoriser le commerce maritime international à tout prix ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Iphar</w:t>
+                <w:t xml:space="preserve">The Big Warehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanext 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Night of Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Royaume Uni; Maison Française d'Oxford, Feb 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662396v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La temporada 2013 del Proyecto Naachtun: primeros resultados</w:t>
               </w:r>
@@ -2923,736 +2923,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01982274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Proyecto Peten Norroccidente La Joyanca en su Cuarta Temporada de Campo : La Joyanca - 2000 años entre lagunas y sibales</w:t>
+                <w:t xml:space="preserve">El Proyecto Peten Noroccidente. La Joyanca en su Cuarta Temporada de Campo: La Joyanca - 2000 años entre lagunas y sibales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Breuil-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Arredondo</w:t>
+                <w:t xml:space="preserve">E. Arredondo Leiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-Charlotte Arnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Arnauld</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2003, pp. 197-212</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI Simposio de Investigaciones Arqueológicas en Guatemala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Guatemala. pp.197-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00119335v1</w:t>
+                <w:t xml:space="preserve">halshs-00275892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casas de La Joyanca (Petén noroccidental, Guatemala)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M-Charlotte Arnauld</w:t>
+                <w:t xml:space="preserve">El Proyecto Peten Norroccidente La Joyanca en su Cuarta Temporada de Campo: La Joyanca - 2000 años entre lagunas y sibales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Breuil-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Arredondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Encuentro Internacional "Los investigadores de la cultura maya"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Campeche, México. pp.192-209</w:t>
+              <w:t xml:space="preserve">XVI Simposio de Investigaciones Arqueológicas en Guatemala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Guatemala, Guatemala. pp.198-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00275886v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01984684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Proyecto Peten Norroccidente La Joyanca en su Cuarta Temporada de Campo: La Joyanca - 2000 años entre lagunas y sibales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fernando Álvarez</w:t>
+                <w:t xml:space="preserve">Casas de La Joyanca (Petén noroccidental, Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-Charlotte Arnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Simposio de Investigaciones Arqueológicas en Guatemala</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Guatemala, Guatemala. pp.198-212</w:t>
+              <w:t xml:space="preserve">XII Encuentro Internacional "Los investigadores de la cultura maya"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Campeche, México. pp.192-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01984684v1</w:t>
+                <w:t xml:space="preserve">halshs-00275886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Proyecto Peten Noroccidente. La Joyanca en su Cuarta Temporada de Campo: La Joyanca - 2000 años entre lagunas y sibales</w:t>
+                <w:t xml:space="preserve">El Proyecto Peten Norroccidente La Joyanca en su Cuarta Temporada de Campo : La Joyanca - 2000 años entre lagunas y sibales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Breuil-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arredondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Arredondo Leiva</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">M.-C. Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Guatemala. pp.197-212</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp. 197-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00275892v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historia y arquitectura de la Joyanca, una ciudad del noroccidente de Petén</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resultados de la tercera temporada de campo 2001 del Proyecto Peten Noroccidente-La Joyanca, La Libertad, Petén</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Ponciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Breuil-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Forné</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín Rangel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Salvador López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV Simposio de Investigaciones Arqueológicas en Guatemala</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Guatemala, Guatemala. pp.105-120</w:t>
+              <w:t xml:space="preserve">, 2002, Guatemala, Guatemala. pp.135-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01980694v1</w:t>
+                <w:t xml:space="preserve">halshs-00119329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resultados de la tercera temporada de campo 2001 del Proyecto Peten Noroccidente-La Joyanca, La Libertad, Petén</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historia y arquitectura de la Joyanca, una ciudad del noroccidente de Petén</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Ponciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Arredondo</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Forné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Rangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador López</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadine Tiesnerat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV Simposio de Investigaciones Arqueológicas en Guatemala</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, Guatemala, Guatemala. pp.135-150</w:t>
+              <w:t xml:space="preserve">, 2001, Guatemala, Guatemala. pp.105-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00119329v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El sitio arqueológico La Joyanca en perspectiva regional: investigaciones durante la segunda temporada de campo (2000)</w:t>
               </w:r>
@@ -3677,51 +3677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Ponciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Breuil-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3733,51 +3733,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Simposio de Investigaciones Arqueológicas en Guatemala</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Guatemala, Guatemala. pp.275-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01982108v1</w:t>
+                <w:t xml:space="preserve">halshs-01980835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resultados de la tercera temprada de campo 2001 del proyecto Peten noroccidente - La Joyanca, la libertad, Peten</w:t>
               </w:r>
@@ -3927,51 +3927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Ponciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Breuil-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3983,51 +3983,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Simposio de Investigaciones Arqueológicas en Guatemala</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Guatemala, Guatemala. pp.275-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01980835v1</w:t>
+                <w:t xml:space="preserve">halshs-01982108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4039,324 +4039,324 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De port en port, où règne la marchandise</w:t>
+                <w:t xml:space="preserve">Dans les interstices de la globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Bottalico</w:t>
+                <w:t xml:space="preserve">Nico Tassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire d'Économie et de Sociologie du Travail - LEST (Aix-Marseille); Maison Française d'Oxford - MFO; ANR Le Grand Entrepôt - LGE. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.154, 2024, Collection "Le Grand Entrepôt", Delphine Mercier (Co-dir. collection); Michel Peraldi (Co-dir. collection), 978-2-36512-434-8</w:t>
+              <w:t xml:space="preserve">, pp.144, 2024, Collection "Le Grand Entrepôt", Delphine Mercier; Michel Peraldi, 9782365124355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04784396v1</w:t>
+                <w:t xml:space="preserve">halshs-04784504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les interstices de la globalisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De port en port, où règne la marchandise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bottalico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Forné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire d'Économie et de Sociologie du Travail - LEST (Aix-Marseille); Maison Française d'Oxford - MFO; ANR Le Grand Entrepôt - LGE. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Tassi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éditions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.154, 2024, Collection "Le Grand Entrepôt", Delphine Mercier (Co-dir. collection); Michel Peraldi (Co-dir. collection), 978-2-36512-434-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Poupeau</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">halshs-04784504v1</w:t>
+                <w:t xml:space="preserve">halshs-04784396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logistique et ses monstres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Peraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
@@ -5418,51 +5418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289408v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289417v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289364v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05291037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05291040v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lemonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ponciano Alvarado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2016.10.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#160;charlotte Arnauld" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andrieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.15362" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Taladoire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dzul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956536113000254" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.195-207" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Arredondo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Breuil-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Morales Aguilar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Cases" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Lacadena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ponciano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio D&#237;az" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gamez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Barrios" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fitzsimmons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pati&#241;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Kov&#225;&#269;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Kov&#225;r" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Ren&#233; Barrois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drahoslav Hulinek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Demarest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Torres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Quintanilla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hanu&#353;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982274v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arredondo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Arnauld" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alvarez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando &#193;lvarez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arredondo Leiva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Rangel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tiesnerat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119329v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador L&#243;pez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Saint-Dizier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186134v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Lopez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bottalico" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Tassi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784462v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peraldi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;lat-Couhet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/le-grand-entrepot/1039-la-logistique-et-ses-monstres.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717560v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5876/9781646420735.c008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006349v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900586v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patrois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05291037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289364v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289417v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289408v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289361v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05291040v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lemonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ponciano Alvarado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2016.10.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#160;charlotte Arnauld" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andrieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.15362" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Taladoire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dzul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956536113000254" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.195-207" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Arredondo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Breuil-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Morales Aguilar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Cases" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Lacadena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ponciano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio D&#237;az" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gamez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Barrios" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fitzsimmons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pati&#241;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Kov&#225;&#269;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Kov&#225;r" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Ren&#233; Barrois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drahoslav Hulinek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Demarest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Torres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Quintanilla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hanu&#353;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982274v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275892v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arredondo Leiva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alvarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando &#193;lvarez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119335v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arredondo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Arnauld" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador L&#243;pez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980694v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Rangel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tiesnerat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Saint-Dizier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186134v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Lopez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Tassi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bottalico" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784462v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peraldi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;lat-Couhet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/le-grand-entrepot/1039-la-logistique-et-ses-monstres.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717560v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5876/9781646420735.c008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006349v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900586v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patrois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>