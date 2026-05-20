--- v1 (2026-04-15)
+++ v2 (2026-05-20)
@@ -106,155 +106,155 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merchants, traders</w:t>
+                <w:t xml:space="preserve">Lorries waiting at the side of the road in the Iquique Free Trade Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bolivia. 2024</w:t>
+              <w:t xml:space="preserve">Iquique, Chile. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291037v1</w:t>
+                <w:t xml:space="preserve">hal-05289364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorries waiting at the side of the road in the Iquique Free Trade Zone</w:t>
+                <w:t xml:space="preserve">Merchants, traders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Iquique, Chile. 2024</w:t>
+              <w:t xml:space="preserve">Bolivia. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289364v1</w:t>
+                <w:t xml:space="preserve">hal-05291037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The logistics sector of freight transport</w:t>
               </w:r>
@@ -2923,490 +2923,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01982274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Proyecto Peten Noroccidente. La Joyanca en su Cuarta Temporada de Campo: La Joyanca - 2000 años entre lagunas y sibales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Casas de La Joyanca (Petén noroccidental, Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-Charlotte Arnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Simposio de Investigaciones Arqueológicas en Guatemala</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Guatemala. pp.197-212</w:t>
+              <w:t xml:space="preserve">XII Encuentro Internacional "Los investigadores de la cultura maya"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Campeche, México. pp.192-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00275892v1</w:t>
+                <w:t xml:space="preserve">halshs-00275886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Proyecto Peten Norroccidente La Joyanca en su Cuarta Temporada de Campo: La Joyanca - 2000 años entre lagunas y sibales</w:t>
+                <w:t xml:space="preserve">El Proyecto Peten Norroccidente La Joyanca en su Cuarta Temporada de Campo : La Joyanca - 2000 años entre lagunas y sibales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Breuil-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arredondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Arnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Álvarez</w:t>
+                <w:t xml:space="preserve">F. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Guatemala, Guatemala. pp.198-212</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp. 197-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01984684v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casas de La Joyanca (Petén noroccidental, Guatemala)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M-Charlotte Arnauld</w:t>
+                <w:t xml:space="preserve">El Proyecto Peten Norroccidente La Joyanca en su Cuarta Temporada de Campo: La Joyanca - 2000 años entre lagunas y sibales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Breuil-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Arredondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Encuentro Internacional "Los investigadores de la cultura maya"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Campeche, México. pp.192-209</w:t>
+              <w:t xml:space="preserve">XVI Simposio de Investigaciones Arqueológicas en Guatemala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Guatemala, Guatemala. pp.198-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00275886v1</w:t>
+                <w:t xml:space="preserve">halshs-01984684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Proyecto Peten Norroccidente La Joyanca en su Cuarta Temporada de Campo : La Joyanca - 2000 años entre lagunas y sibales</w:t>
+                <w:t xml:space="preserve">El Proyecto Peten Noroccidente. La Joyanca en su Cuarta Temporada de Campo: La Joyanca - 2000 años entre lagunas y sibales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Breuil-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arredondo Leiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-Charlotte Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Forné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI Simposio de Investigaciones Arqueológicas en Guatemala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Guatemala. pp.197-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Arredondo</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">halshs-00119335v1</w:t>
+                <w:t xml:space="preserve">halshs-00275892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resultados de la tercera temporada de campo 2001 del Proyecto Peten Noroccidente-La Joyanca, La Libertad, Petén</w:t>
               </w:r>
@@ -3632,277 +3632,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01980694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El sitio arqueológico La Joyanca en perspectiva regional: investigaciones durante la segunda temporada de campo (2000)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resultados de la tercera temprada de campo 2001 del proyecto Peten noroccidente - La Joyanca, la libertad, Peten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Ponciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Breuil-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salvador López</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-Charlotte Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Saint-Dizier</w:t>
+                <w:t xml:space="preserve">Salvador Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Simposio de Investigaciones Arqueológicas en Guatemala</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Guatemala, Guatemala. pp.275-296</w:t>
+              <w:t xml:space="preserve">XV Simposio de investigaciones arqueologicas en Guatemala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Guatemala, Guatemala</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01980835v1</w:t>
+                <w:t xml:space="preserve">hal-01186134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resultados de la tercera temprada de campo 2001 del proyecto Peten noroccidente - La Joyanca, la libertad, Peten</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">El sitio arqueológico La Joyanca en perspectiva regional: investigaciones durante la segunda temporada de campo (2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Ponciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Breuil-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Arredondo</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Lopez</w:t>
+                <w:t xml:space="preserve">Tristan Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Simposio de investigaciones arqueologicas en Guatemala</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Guatemala, Guatemala</w:t>
+              <w:t xml:space="preserve">XIV Simposio de Investigaciones Arqueológicas en Guatemala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Guatemala, Guatemala. pp.275-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186134v1</w:t>
+                <w:t xml:space="preserve">halshs-01982108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El sitio arqueológico La Joyanca en perspectiva regional: investigaciones durante la segunda temporada de campo (2000)</w:t>
               </w:r>
@@ -3940,94 +3940,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Breuil-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Simposio de Investigaciones Arqueológicas en Guatemala</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Guatemala, Guatemala. pp.275-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01982108v1</w:t>
+                <w:t xml:space="preserve">halshs-01980835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4039,255 +4039,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les interstices de la globalisation</w:t>
+                <w:t xml:space="preserve">De port en port, où règne la marchandise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Tassi</w:t>
+                <w:t xml:space="preserve">Andrea Bottalico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Poupeau</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire d'Économie et de Sociologie du Travail - LEST (Aix-Marseille); Maison Française d'Oxford - MFO; ANR Le Grand Entrepôt - LGE. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Durand</w:t>
-[...40 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Éditions du Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.144, 2024, Collection "Le Grand Entrepôt", Delphine Mercier; Michel Peraldi, 9782365124355</w:t>
+              <w:t xml:space="preserve">, pp.154, 2024, Collection "Le Grand Entrepôt", Delphine Mercier (Co-dir. collection); Michel Peraldi (Co-dir. collection), 978-2-36512-434-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04784504v1</w:t>
+                <w:t xml:space="preserve">halshs-04784396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De port en port, où règne la marchandise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dans les interstices de la globalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Tassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Bottalico</w:t>
+                <w:t xml:space="preserve">Emmanuelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire d'Économie et de Sociologie du Travail - LEST (Aix-Marseille); Maison Française d'Oxford - MFO; ANR Le Grand Entrepôt - LGE. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.144, 2024, Collection "Le Grand Entrepôt", Delphine Mercier; Michel Peraldi, 9782365124355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lagarde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-04784396v1</w:t>
+                <w:t xml:space="preserve">halshs-04784504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logistique et ses monstres</w:t>
               </w:r>
@@ -4312,51 +4312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Peraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
@@ -5418,51 +5418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05291037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289364v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289417v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289408v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289361v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05291040v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lemonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ponciano Alvarado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2016.10.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#160;charlotte Arnauld" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andrieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.15362" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Taladoire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dzul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956536113000254" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.195-207" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Arredondo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Breuil-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Morales Aguilar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Cases" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Lacadena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ponciano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio D&#237;az" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gamez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Barrios" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fitzsimmons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pati&#241;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Kov&#225;&#269;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Kov&#225;r" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Ren&#233; Barrois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drahoslav Hulinek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Demarest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Torres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Quintanilla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hanu&#353;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982274v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275892v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arredondo Leiva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alvarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando &#193;lvarez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119335v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arredondo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Arnauld" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador L&#243;pez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980694v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Rangel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tiesnerat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Saint-Dizier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186134v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Lopez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Tassi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bottalico" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784462v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peraldi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;lat-Couhet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/le-grand-entrepot/1039-la-logistique-et-ses-monstres.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717560v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5876/9781646420735.c008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006349v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900586v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patrois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05291037v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289417v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289408v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289361v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05291040v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lemonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ponciano Alvarado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2016.10.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#160;charlotte Arnauld" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andrieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.15362" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Taladoire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dzul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956536113000254" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.195-207" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Arredondo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Breuil-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Morales Aguilar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Cases" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Lacadena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ponciano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio D&#237;az" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gamez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Barrios" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fitzsimmons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pati&#241;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Kov&#225;&#269;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Kov&#225;r" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Ren&#233; Barrois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drahoslav Hulinek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Demarest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Torres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Quintanilla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hanu&#353;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982274v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arredondo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Arnauld" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alvarez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando &#193;lvarez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arredondo Leiva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador L&#243;pez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980694v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Rangel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tiesnerat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186134v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Lopez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Saint-Dizier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bottalico" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Tassi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784462v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peraldi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;lat-Couhet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/le-grand-entrepot/1039-la-logistique-et-ses-monstres.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717560v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5876/9781646420735.c008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006349v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900586v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patrois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>