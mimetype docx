--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -2242,243 +2242,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reprise démographique des campagnes françaises à l'aune des nouvelles relations rural-urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réimplanter les ours dans les Pyrénées françaises : faire territoire pour les animaux et les hommes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Terrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gambino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Terrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eugenio Cejudo; Francisco Navarro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Despoblación y transformaciones sociodemográficas de los territorios rurales: los casos de España, Italia y Francia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3, pp.97-120, 2019, Perspectives on rural development, 978-88-8305-157-9. </w:t>
+              <w:t xml:space="preserve">, 3, Università del Salento, pp.454-464, 2019, Perspective on rural development, 978-88-8305-157-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1285/i26113775n3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983930v1</w:t>
+                <w:t xml:space="preserve">hal-02983935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réimplanter les ours dans les Pyrénées françaises : faire territoire pour les animaux et les hommes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La reprise démographique des campagnes françaises à l'aune des nouvelles relations rural-urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gambino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Terrieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eugenio Cejudo; Francisco Navarro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Despoblación y transformaciones sociodemográficas de los territorios rurales: los casos de España, Italia y Francia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3, Università del Salento, pp.454-464, 2019, Perspective on rural development, 978-88-8305-157-9. </w:t>
+              <w:t xml:space="preserve">, 3, pp.97-120, 2019, Perspectives on rural development, 978-88-8305-157-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1285/i26113775n3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983935v1</w:t>
+                <w:t xml:space="preserve">hal-02983930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience de la nature entre espaces urbains et non-urbains : résidence, pluri-résidence et mobilités dans les pratiques contemporaines de nature dans le sud-ouest de la France</w:t>
               </w:r>
@@ -3253,51 +3253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324720v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.405.0028" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.31596" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.8223" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206298v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-021-10392-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.6893" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6140" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.230.0055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desmesure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5401" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.033.0307" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cavaill&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576824v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/l-habitabilite-metropolitaine-en-question/9782080291417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169672.ch3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lazaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jebeili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i26113775n3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983935v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02984022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/458948.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes/3169-villes-et-campagnes-en-relations-regards-croises-nords-suds-9782811118693.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fraux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vall&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49875" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~France-les-mutations-des-systemes~.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://w3.pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984095v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324720v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.405.0028" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.31596" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.8223" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206298v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-021-10392-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.6893" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6140" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.230.0055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desmesure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5401" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.033.0307" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cavaill&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576824v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/l-habitabilite-metropolitaine-en-question/9782080291417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169672.ch3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lazaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jebeili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i26113775n3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02984022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/458948.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes/3169-villes-et-campagnes-en-relations-regards-croises-nords-suds-9782811118693.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fraux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vall&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49875" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~France-les-mutations-des-systemes~.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://w3.pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984095v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>