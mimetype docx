--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -269,1426 +269,1426 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« J’espère que tu me verras +… »Joie = vie et parfois anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://journals.openedition.org/anthropologiesante/11365, 24 bis (hors-série), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.11365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grand entretien avec Leonora Miano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gourarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Agier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde Commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Trans. Des existences frontalières</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gourarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Agier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde Commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Trans. Des existences frontalières, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are You Paying for Somebody Else's?' The value of secrecy in the uses of DNA paternity tests in USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Tracer l'histoire des sujets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Courduriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tracer. Dire la vérité par corps, 50 (2), pp.257-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.202.0257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are You Paying for Somebody Else's?' The value of secrecy in the uses of DNA paternity tests in USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gourarier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 29 (3)</w:t>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Courduriès</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are You Paying for Somebody Else's?' The value of secrecy in the uses of DNA paternity tests in USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans tous les champs sociaux les hommes demeurent dominants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quotidien Le Monde, Rubrique "Idées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha mâle, Séduire les femmes pour s’apprécier entre hommes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.202.0257⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chime.092.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La séduction s’inscrit dans un continuum de pratiques violentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Humanité (quotidien national)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise de la virilité n’est pas nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Quotidien Le Monde, Rubrique "Idées"</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire la frontière dans les murs du laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">L'Express</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parenthèse désenchantée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Baille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Juillt-Août (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1707.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La masculinité contemporaine c’est se gouverner soi-même pour mieux gouverner les autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DES PARENTÉS CONTEMPORAINES ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Parentés contemporaines, 1-2, pp.144 - 145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alpha mâle, Séduire les femmes pour s’apprécier entre hommes ?</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negotiating gender ? An ethnologist works embedded in a society of men apprenticing seduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Council of Anthropological Associations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'hégémonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gourarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...179 lines deleted...]
-                <w:t xml:space="preserve">Rémi Baille</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’hégémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...227 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vörös</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2405,717 +2405,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Restituer l’ethnographie en bandes dessinées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "La fabrique des écritures en sciences sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Centre Norbert Élias, Marseille, 2017, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des masculinités en crise ? Le pouvoir de la nostalgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "L’anthropologie au prisme de la nostalgie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 2, 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le genre de l’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gourarier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche "Épistémologies comparées"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Nanterre, 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon 2, 2017, Lyon, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négocier le genre : l’expérience ethnographique en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’introduction à l’ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’ethnologie française et Ministère de la Culture et de la Communication, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Centre Norbert Élias, Marseille, 2017, Marseille, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désirer la famille. France/Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude internationale du programme de recherche ETHOPOL (ANR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société d’ethnologie française et Ministère de la Culture et de la Communication, 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Use of Paternity DNA Testing for Family Reunification Requests in the USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">115th Annual Meeting of the American Anthropological Association, Minneapolis (États-Unis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, 2016, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family gene and immigration policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Citizen Loyalty", université Humboldt, Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Minneapolis, United States</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paternités honteuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche Affects du master Genre, politique et sexualité, EHESS, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrain et émotions : détester son objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel du laboratoire CRESPPA, Paris 8 Vincennes Saint-Denis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constituer le droit des pères autour du &amp;quot;droit de savoir&amp;quot; : l’accès aux origines en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gourarier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Congrès international des recherches féministes dans la francophonie, Montréal (Canada)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161102v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03161007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paternité, genre et anthropologie</w:t>
               </w:r>
@@ -3829,173 +3829,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Attestation familiale L’administration des tests ADN de paternité aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Roux; Anne-Sophie Vozari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Familles, nouvelle génération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, A paraître, La vie des idées</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Attestation familiale. L’administration des tests ADN de paternité aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gourarier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Roux; Anne-Sophie Vozari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familles : nouvelle génération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF; La vie des idées, 2020, 978-2130818731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080806v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02274108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séduction</w:t>
               </w:r>
@@ -4733,51 +4733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verquere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03131275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494464v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11365" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02517167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0257" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192736v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192650v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Benveniste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.092.0175" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938229v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desbarats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garapon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1707.0085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rebucini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Voros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03123406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3530" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.133.0425" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033.0205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5314" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827427v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvez M&#233;lino&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derfoufi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Trellis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161890v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161102v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03317811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274108v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03081916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03081762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03140037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03140055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quadrelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verquere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03131275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911265v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11365" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907749v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02517167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0257" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192736v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Benveniste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.092.0175" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desbarats" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garapon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1707.0085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03123406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rebucini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Voros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3530" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.133.0425" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033.0205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5314" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827427v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvez M&#233;lino&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derfoufi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Trellis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161007v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161102v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03317811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080806v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03081916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03081762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03140037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03140055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quadrelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>