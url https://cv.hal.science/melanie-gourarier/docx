--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -269,1137 +269,1137 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grand entretien avec Leonora Miano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monde Commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Trans. Des existences frontalières</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monde Commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Trans. Des existences frontalières, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« J’espère que tu me verras +… »Joie = vie et parfois anthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gourarier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://journals.openedition.org/anthropologiesante/11365, 24 bis (hors-série), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anthropologiesante.11365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are You Paying for Somebody Else's?' The value of secrecy in the uses of DNA paternity tests in USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Tracer l'histoire des sujets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tracer. Dire la vérité par corps, 50 (2), pp.257-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.202.0257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Edito</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are You Paying for Somebody Else's?' The value of secrecy in the uses of DNA paternity tests in USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are You Paying for Somebody Else's?' The value of secrecy in the uses of DNA paternity tests in USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans tous les champs sociaux les hommes demeurent dominants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quotidien Le Monde, Rubrique "Idées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha mâle, Séduire les femmes pour s’apprécier entre hommes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gourarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chime.092.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (3)</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La séduction s’inscrit dans un continuum de pratiques violentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Humanité (quotidien national)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Courduriès</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise de la virilité n’est pas nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire la frontière dans les murs du laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La masculinité contemporaine c’est se gouverner soi-même pour mieux gouverner les autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parenthèse désenchantée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Baille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.202.0257⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Juillt-Août (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1707.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...539 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Baille</w:t>
-[...96 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01938229v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03192629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DES PARENTÉS CONTEMPORAINES ?</w:t>
               </w:r>
@@ -4733,51 +4733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verquere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03131275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911265v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11365" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907749v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02517167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0257" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192736v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Benveniste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.092.0175" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desbarats" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garapon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1707.0085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03123406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rebucini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Voros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3530" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.133.0425" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033.0205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5314" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827427v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvez M&#233;lino&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derfoufi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Trellis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161007v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161102v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03317811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080806v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03081916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03081762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03140037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03140055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quadrelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verquere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03131275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494464v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11365" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02517167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0257" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192736v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Benveniste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.092.0175" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938229v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desbarats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garapon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1707.0085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03123406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rebucini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Voros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3530" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.133.0425" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033.0205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5314" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827427v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvez M&#233;lino&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derfoufi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Trellis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161007v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161102v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03317811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080806v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03081916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03081762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03140037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03140055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quadrelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>