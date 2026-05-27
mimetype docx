--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -269,1426 +269,1426 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« J’espère que tu me verras +… »Joie = vie et parfois anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://journals.openedition.org/anthropologiesante/11365, 24 bis (hors-série), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.11365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grand entretien avec Leonora Miano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gourarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Agier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde Commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Trans. Des existences frontalières</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gourarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Agier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde Commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Trans. Des existences frontalières, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are You Paying for Somebody Else's?' The value of secrecy in the uses of DNA paternity tests in USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Tracer l'histoire des sujets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Courduriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tracer. Dire la vérité par corps, 50 (2), pp.257-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.202.0257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are You Paying for Somebody Else's?' The value of secrecy in the uses of DNA paternity tests in USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gourarier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 29 (3)</w:t>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Courduriès</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are You Paying for Somebody Else's?' The value of secrecy in the uses of DNA paternity tests in USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans tous les champs sociaux les hommes demeurent dominants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quotidien Le Monde, Rubrique "Idées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise de la virilité n’est pas nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha mâle, Séduire les femmes pour s’apprécier entre hommes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.202.0257⟩</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chime.092.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La séduction s’inscrit dans un continuum de pratiques violentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Humanité (quotidien national)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire la frontière dans les murs du laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Quotidien Le Monde, Rubrique "Idées"</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La masculinité contemporaine c’est se gouverner soi-même pour mieux gouverner les autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parenthèse désenchantée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Baille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/chime.092.0175⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Juillt-Août (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1707.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DES PARENTÉS CONTEMPORAINES ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Parentés contemporaines, 1-2, pp.144 - 145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'hégémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negotiating gender ? An ethnologist works embedded in a society of men apprenticing seduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Council of Anthropological Associations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Rémi Baille</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’hégémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...256 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vörös</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2405,717 +2405,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des masculinités en crise ? Le pouvoir de la nostalgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "L’anthropologie au prisme de la nostalgie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 2, 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre de l’enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche "Épistémologies comparées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, 2017, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Restituer l’ethnographie en bandes dessinées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gourarier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "La fabrique des écritures en sciences sociales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Centre Norbert Élias, Marseille, 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon 2, 2017, Lyon, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négocier le genre : l’expérience ethnographique en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’introduction à l’ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’ethnologie française et Ministère de la Culture et de la Communication, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre, 2017, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désirer la famille. France/Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude internationale du programme de recherche ETHOPOL (ANR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société d’ethnologie française et Ministère de la Culture et de la Communication, 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Use of Paternity DNA Testing for Family Reunification Requests in the USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">115th Annual Meeting of the American Anthropological Association, Minneapolis (États-Unis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, 2016, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family gene and immigration policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Citizen Loyalty", université Humboldt, Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Minneapolis, United States</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constituer le droit des pères autour du &amp;quot;droit de savoir&amp;quot; : l’accès aux origines en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Congrès international des recherches féministes dans la francophonie, Montréal (Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paternités honteuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche Affects du master Genre, politique et sexualité, EHESS, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrain et émotions : détester son objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel du laboratoire CRESPPA, Paris 8 Vincennes Saint-Denis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160948v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03161102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paternité, genre et anthropologie</w:t>
               </w:r>
@@ -3829,173 +3829,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Attestation familiale. L’administration des tests ADN de paternité aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Roux; Anne-Sophie Vozari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Familles : nouvelle génération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF; La vie des idées, 2020, 978-2130818731</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Attestation familiale L’administration des tests ADN de paternité aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gourarier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Roux; Anne-Sophie Vozari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familles, nouvelle génération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, A paraître, La vie des idées</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274108v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03080806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séduction</w:t>
               </w:r>
@@ -4733,51 +4733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verquere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03131275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494464v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11365" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02517167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0257" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192736v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Benveniste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.092.0175" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938229v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desbarats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garapon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1707.0085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03123406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rebucini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Voros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3530" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.133.0425" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033.0205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5314" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827427v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvez M&#233;lino&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derfoufi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Trellis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161007v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161102v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03317811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080806v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03081916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03081762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03140037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03140055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quadrelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verquere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03131275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911265v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11365" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907749v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02517167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0257" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192736v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192650v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Benveniste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.092.0175" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03192629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938229v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desbarats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garapon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1707.0085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rebucini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Voros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03123406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3530" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.133.0425" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033.0205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5314" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827427v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvez M&#233;lino&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derfoufi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Trellis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161102v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03160448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03317811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274108v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03081916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03081762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03140037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03140055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quadrelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>