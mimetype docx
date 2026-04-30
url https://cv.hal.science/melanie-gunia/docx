--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -1506,1119 +1506,1128 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 31 (1), pp.13-22</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 31 (1), pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.1.2222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to infectious diseases is a heritable trait in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 93 (12), pp.5631-5638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2015-9377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction in French Charolais beef cattle using high-density single nucleotide polymorphism markers1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (8), pp.3258-3269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas2013-7478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated selection responses for breeding programs including resistance and resilience to parasites in Creole goats</w:t>
+                <w:t xml:space="preserve">Economic values of body weight, reproduction and parasite resistance traits for a Creole goat breeding goal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2011-5071⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112001413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000064v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic values of body weight, reproduction and parasite resistance traits for a Creole goat breeding goal</w:t>
+                <w:t xml:space="preserve">Simulated selection responses for breeding programs including resistance and resilience to parasites in Creole goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. P. Bijma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731112001413⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (2), pp.572-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-5071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000063v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters for body weight, reproduction, and parasite resistance traits in the Creole goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 89 (11), pp.3443-3451. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-3872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production systems of Creole goat and their implications for a breeding programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (12), pp.2099-2105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731110001412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of litter size in Creole goat and their implication for a breeding programme including adaptation traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (2), pp.402-403. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470010000300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of research to a breeding programme for Creole goat in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (2), pp.401-402. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470010000294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2628,185 +2637,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et optimisation d’un programme de sélection de petits ruminants en milieu tropical : cas du caprin Créole en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02811343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et optimisation d’un programme de sélection de petits ruminants en milieu tropical : cas du caprin Créole en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012AGPT0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00992186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2874,51 +2883,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="219C7B22"/>
+    <w:nsid w:val="DA1F2520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3105,51 +3114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-gunia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7527-7547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178307203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100083" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4773" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; Luz Garc&#237;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; Jos&#233; Argente" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.13320" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merina Shrestha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00552-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Cren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hurtaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maupin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00467" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hurtaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maupin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9377" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161724v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gunia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Venot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoz&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouilloux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2013-7478" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bijma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-5071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000143v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3872" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662710v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001412" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000300" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193768v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000294" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00992186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-gunia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7527-7547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178307203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100083" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4773" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; Luz Garc&#237;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; Jos&#233; Argente" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.13320" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merina Shrestha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00552-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Cren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hurtaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maupin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00467" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2222" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hurtaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maupin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9377" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gunia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Venot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoz&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouilloux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2013-7478" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bijma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-5071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3872" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001412" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000300" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000294" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00992186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>