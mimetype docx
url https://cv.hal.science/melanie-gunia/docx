--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -957,402 +957,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre la résistance à la pasteurellose après infection expérimentale et les caractères de croissance et de reproduction mesurés en élevage commercial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet RELAPA (génomique pour la REsistance génétique des LApins a la PAsteurellose) : paramètres génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merina Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Balmisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lantier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Le Cren</w:t>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuniculture Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 46, pp.81-84</w:t>
+              <w:t xml:space="preserve">, 2019, 46 (77-80), pp.77-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628209v1</w:t>
+                <w:t xml:space="preserve">hal-02628304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet RELAPA (génomique pour la REsistance génétique des LApins a la PAsteurellose) : statut hématologique de lapins résistants et sensibles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Relations entre la résistance à la pasteurellose après infection expérimentale et les caractères de croissance et de reproduction mesurés en élevage commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Helies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+                <w:t xml:space="preserve">Dominique Le Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuniculture Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 46, pp.73-76</w:t>
+              <w:t xml:space="preserve">, 2019, 46, pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628210v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet RELAPA (génomique pour la REsistance génétique des LApins a la PAsteurellose) : paramètres génétiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Garreau</w:t>
+                <w:t xml:space="preserve">Projet RELAPA (génomique pour la REsistance génétique des LApins a la PAsteurellose) : statut hématologique de lapins résistants et sensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ingrid David</w:t>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuniculture Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 46 (77-80), pp.77-80</w:t>
+              <w:t xml:space="preserve">, 2019, 46, pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628304v1</w:t>
+                <w:t xml:space="preserve">hal-02628210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Parameters for Resistance to Non-specific Diseases and Production Traits Measured in Challenging and Selection Environments; Application to a Rabbit Case</w:t>
               </w:r>
@@ -2883,51 +2883,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA1F2520"/>
+    <w:nsid w:val="535F2281"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3114,51 +3114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-gunia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7527-7547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178307203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100083" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4773" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; Luz Garc&#237;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; Jos&#233; Argente" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.13320" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merina Shrestha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00552-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Cren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hurtaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maupin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00467" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2222" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hurtaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maupin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9377" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gunia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Venot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoz&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouilloux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2013-7478" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bijma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-5071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3872" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001412" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000300" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000294" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00992186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-gunia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7527-7547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178307203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100083" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4773" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; Luz Garc&#237;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; Jos&#233; Argente" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.13320" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merina Shrestha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00552-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628304v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628209v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Cren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hurtaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maupin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00467" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2222" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hurtaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maupin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9377" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gunia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Venot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoz&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouilloux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2013-7478" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bijma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-5071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3872" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001412" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000300" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000294" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00992186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>