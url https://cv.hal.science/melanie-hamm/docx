--- v0 (2026-03-05)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie Hamm </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences à Aix-Marseille Université, depuis septembre 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du diplôme « licence professionnelle - intervention sociale - langue des signes », depuis septembre 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Porteuse du projet « licence professionnelle - intervention sociale - langue des signes », en mars 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référente handicap, d'octobre 2014 à décembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice des études, de mars 2017 à juillet 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice des études à Aix-Marseille Université, d’octobre 2014 à mars 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec la contribution active des étudiants, réalisation de plusieurs blogs et carnets pédagogiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://aixls.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lsf-amu.overblog.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lsamu.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://atelier-ecriture-amu.over-blog.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://acquisition-dysfonctionnement-amu.overblog.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scl.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://implant.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École des Gravouses d'Yves Delaporte. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02962311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le flambeau de la langue des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche typologique de la langue des signes française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.2568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'entend-on par sourd ? La perception sociale à l'égard des personnes sourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement humain, handicap et changement social/Journal of Human Development, Disability and Social Change </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.9 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner sa langue au sourd.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Langues des signes: le corps en jeu, 149, pp.15-23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.149.0.3152115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LANGUE DES SIGNES À MARSEILLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopie silencieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 525, pp.21-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prisme des langues de Nicolas Tournadre. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alphabet chez les enfants sourds et malentendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Devenir lecteur, 68 (516), pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice au pays des oreilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le cerveau crée notre univers mental de Chris Frith. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture chez quelques sourds lettrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (28), pp.105-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement identitaire : une étude multidimensionnelle de René Misslin. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement de croyance de René Misslin. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire sans entendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 297, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et remédiation en lecture de Pascale Bézu-Debs. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réveil Sourd en France. Pour une perspective bilingue d’André Minguy. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les neurones de la lecture de Stanislas Dehaene. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage de la lecture chez les enfants sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.e 288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sourds existent-ils ? de Bernard Mottez. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants sourds, aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Furet - revue de la petite enfance et de l'intégration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Petits enfants, grandes questions?, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense et illustration de la langue des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treize Minutes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture chez les sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écriture et ses pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme et de la Société de Poitiers, 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts et confrontations entre deux mondes : celui des sourds et celui des entendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Humanités Contacts et confrontations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et écrire chez les personnes sourdes, devenues sourdes et malentendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole doctorale “Humanités”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le signaire de la grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence, pp.498, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Alsace, c'est...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Verger éditeur, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésor des expressions de la langue des signes française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calleva, Sentinelles, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage de la lecture et de l'écriture chez les personnes sourdes et malentendantes. Thèse soutenue en décembre 2010 et reproduite par l'Atelier National de Reproduction des Thèses (ANR diffusion, &amp;quot;thèse à la carte&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Braesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5, 2003, Collection Images de l'Université Louis Pasteur Strasbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande oubliée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grandir et apprendre en langue des signes. Oui, mais comment ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe d’Études et de Recherche sur la Surdité (GERS); L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-170, 2011, Contacts sourds entendants, 978-2-296-56476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montessori : la pédagogie scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A propos des sciences de l'éducation. Recueils de textes : regards subjectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art sourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dhailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Patellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation des enfants sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dhailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Patellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes de Nogent-le-Rotrou d'Yves Delaporte. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Magazine, n°881</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie comme un puzzle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delaporte, chasseur de signes&amp;quot;. Un film d’Alexandra Masbou. Enquêteur : Philippe Guyon. Reportage mis en ligne par L’œil et la main, sur France 5, le 11.12.17 (https://www.france.tv/france-5/l-oeil-et-la-main/345105-yves-delaporte-chasseur-de-signes.html)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne pas entendre, serait-ce un avantage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des signes. Retranscription de l'émission &amp;quot;La tête au carré&amp;quot; du 24 mai 2016 sur France Inter (https://www.franceinter.fr/emissions/la-tete-au-carre/la-tete-au-carre-24-mai-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stèle pour Marc Renard. Impressions en pointillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir de vivre d'Anne Ancelin Schützenberger. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tête au carreau d'Antoine Tarrabo. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CERVEAU SOURD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec une surdité. Échos de la journée d’étude du 2 avril 2002, organisée par la Faculté de Psychologie & des Sciences de l’Éducation de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre idées fausses sur la langue des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Larrouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Angel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fables de Jean de La Fontaine en langue des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dhailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signons Brassens. &amp;quot;Les amoureux des bancs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dhailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre allégorique entre la langue des signes et la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mathenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation en langue des signes française du numéro 34 de la revue TIPA. Une aiguille en folie d'Yves Delaporte&amp;quot;. Reportage mis en ligne en janvier 2019 par Télé AMU, Direction de la Communication d'Aix-Marseille Université (https://journals.openedition.org/tipa/2284)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dhailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02159880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation en langue des signes française du numéro 34 de la revue TIPA. Tribulations des langues des signes du XIXème siècle à nos jours d'Aude de Saint Loup&amp;quot;. Reportage mis en ligne en janvier 2019 par Télé AMU, Direction de la Communication d'Aix-Marseille Université (https://journals.openedition.org/tipa/1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude de Saint Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dhailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02159322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche typologique de la langue des signes française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02010917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation en langue des signes française du numéro 34 de la revue TIPA. La langue des signes c'est comme ça&amp;quot;. Reportage mis en ligne en octobre 2018 par Télé AMU, Direction de la Communication d'Aix-Marseille Université (https://journals.openedition.org/tipa/2739)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dhailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02158983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université des Sourds&amp;quot;. Reportage mis en ligne en octobre 2009 par la Direction des Usages du Numérique (DUN) de l’Université de Strasbourg (http://utv.u-strasbg.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Caugy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02155311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni vu ni connu, janvier 2005&amp;quot;. Émission mise en ligne en janvier 2005 par la Direction des Usages du Numérique (DUN) de l’Université de Strasbourg (http://utv.u-strasbg.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Heilmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02160109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni vu ni connu, décembre 2004&amp;quot;. Émission mise en ligne en décembre 2004 par la Direction des Usages du Numérique (DUN) de l’Université de Strasbourg (http://utv.u-strasbg.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Heilmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02160087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie Hamm </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences à Aix-Marseille Université, depuis septembre 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du diplôme « licence professionnelle - intervention sociale - langue des signes », depuis septembre 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Porteuse du projet « licence professionnelle - intervention sociale - langue des signes », en mars 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référente handicap, d'octobre 2014 à décembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice des études, de mars 2017 à juillet 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice des études à Aix-Marseille Université, d’octobre 2014 à mars 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec la contribution active des étudiants, réalisation de plusieurs blogs et carnets pédagogiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://aixls.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lsf-amu.overblog.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lsamu.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://atelier-ecriture-amu.over-blog.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://acquisition-dysfonctionnement-amu.overblog.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scl.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://implant.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École des Gravouses d'Yves Delaporte. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02962311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le flambeau de la langue des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche typologique de la langue des signes française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.2568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'entend-on par sourd ? La perception sociale à l'égard des personnes sourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement humain, handicap et changement social/Journal of Human Development, Disability and Social Change </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.9 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner sa langue au sourd.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Langues des signes: le corps en jeu, 149, pp.15-23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.149.0.3152115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LANGUE DES SIGNES À MARSEILLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopie silencieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 525, pp.21-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prisme des langues de Nicolas Tournadre. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alphabet chez les enfants sourds et malentendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Devenir lecteur, 68 (516), pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice au pays des oreilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le cerveau crée notre univers mental de Chris Frith. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture chez quelques sourds lettrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (28), pp.105-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement de croyance de René Misslin. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement identitaire : une étude multidimensionnelle de René Misslin. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire sans entendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 297, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et remédiation en lecture de Pascale Bézu-Debs. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réveil Sourd en France. Pour une perspective bilingue d’André Minguy. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les neurones de la lecture de Stanislas Dehaene. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage de la lecture chez les enfants sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.e 288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sourds existent-ils ? de Bernard Mottez. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants sourds, aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Furet - revue de la petite enfance et de l'intégration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Petits enfants, grandes questions?, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense et illustration de la langue des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treize Minutes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture chez les sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écriture et ses pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme et de la Société de Poitiers, 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts et confrontations entre deux mondes : celui des sourds et celui des entendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Humanités Contacts et confrontations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et écrire chez les personnes sourdes, devenues sourdes et malentendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole doctorale “Humanités”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le signaire de la grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence, pp.498, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Alsace, c'est...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Verger éditeur, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésor des expressions de la langue des signes française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calleva, Sentinelles, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage de la lecture et de l'écriture chez les personnes sourdes et malentendantes. Thèse soutenue en décembre 2010 et reproduite par l'Atelier National de Reproduction des Thèses (ANR diffusion, &amp;quot;thèse à la carte&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Braesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5, 2003, Collection Images de l'Université Louis Pasteur Strasbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande oubliée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grandir et apprendre en langue des signes. Oui, mais comment ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe d’Études et de Recherche sur la Surdité (GERS); L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-170, 2011, Contacts sourds entendants, 978-2-296-56476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montessori : la pédagogie scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A propos des sciences de l'éducation. Recueils de textes : regards subjectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art sourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dhailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Patellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation des enfants sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dhailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Patellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes de Nogent-le-Rotrou d'Yves Delaporte. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Magazine, n°881</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie comme un puzzle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delaporte, chasseur de signes&amp;quot;. Un film d’Alexandra Masbou. Enquêteur : Philippe Guyon. Reportage mis en ligne par L’œil et la main, sur France 5, le 11.12.17 (https://www.france.tv/france-5/l-oeil-et-la-main/345105-yves-delaporte-chasseur-de-signes.html)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne pas entendre, serait-ce un avantage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des signes. Retranscription de l'émission &amp;quot;La tête au carré&amp;quot; du 24 mai 2016 sur France Inter (https://www.franceinter.fr/emissions/la-tete-au-carre/la-tete-au-carre-24-mai-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stèle pour Marc Renard. Impressions en pointillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir de vivre d'Anne Ancelin Schützenberger. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tête au carreau d'Antoine Tarrabo. Compte-rendu de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CERVEAU SOURD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec une surdité. Échos de la journée d’étude du 2 avril 2002, organisée par la Faculté de Psychologie & des Sciences de l’Éducation de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre idées fausses sur la langue des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Larrouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Angel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fables de Jean de La Fontaine en langue des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dhailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signons Brassens. &amp;quot;Les amoureux des bancs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dhailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre allégorique entre la langue des signes et la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mathenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation en langue des signes française du numéro 34 de la revue TIPA. Une aiguille en folie d'Yves Delaporte&amp;quot;. Reportage mis en ligne en janvier 2019 par Télé AMU, Direction de la Communication d'Aix-Marseille Université (https://journals.openedition.org/tipa/2284)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dhailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02159880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation en langue des signes française du numéro 34 de la revue TIPA. Tribulations des langues des signes du XIXème siècle à nos jours d'Aude de Saint Loup&amp;quot;. Reportage mis en ligne en janvier 2019 par Télé AMU, Direction de la Communication d'Aix-Marseille Université (https://journals.openedition.org/tipa/1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude de Saint Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dhailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02159322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche typologique de la langue des signes française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02010917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation en langue des signes française du numéro 34 de la revue TIPA. La langue des signes c'est comme ça&amp;quot;. Reportage mis en ligne en octobre 2018 par Télé AMU, Direction de la Communication d'Aix-Marseille Université (https://journals.openedition.org/tipa/2739)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dhailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02158983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université des Sourds&amp;quot;. Reportage mis en ligne en octobre 2009 par la Direction des Usages du Numérique (DUN) de l’Université de Strasbourg (http://utv.u-strasbg.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Caugy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02155311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni vu ni connu, janvier 2005&amp;quot;. Émission mise en ligne en janvier 2005 par la Direction des Usages du Numérique (DUN) de l’Université de Strasbourg (http://utv.u-strasbg.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Heilmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02160109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni vu ni connu, décembre 2004&amp;quot;. Émission mise en ligne en décembre 2004 par la Direction des Usages du Numérique (DUN) de l’Université de Strasbourg (http://utv.u-strasbg.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Heilmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02160087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C7C52BF"/>
+    <w:nsid w:val="4ACD1E7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8551CE0B"/>
+    <w:nsid w:val="87A743E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aixls.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lsf-amu.overblog.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lsamu.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://atelier-ecriture-amu.over-blog.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://acquisition-dysfonctionnement-amu.overblog.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scl.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://implant.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hamm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098974v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournadre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.2568" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.149.0.3152115" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857378v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860760v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Koch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154712v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Villanueva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Braesch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=35032&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seguin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dhailly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Patellis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pelletier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172185v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masbou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delaporte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756640v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860764v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860736v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Larrouz&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Angel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091073v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082045v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03016991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mathenet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Talon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02159880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02159322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Saint Loup" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02010917v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02158983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02155311v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caugy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heilmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aixls.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lsf-amu.overblog.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lsamu.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://atelier-ecriture-amu.over-blog.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://acquisition-dysfonctionnement-amu.overblog.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scl.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://implant.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hamm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098974v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournadre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.2568" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.149.0.3152115" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857378v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857597v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860760v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Koch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154712v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Villanueva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Braesch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=35032&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seguin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dhailly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Patellis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pelletier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172185v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masbou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delaporte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756640v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860764v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860736v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Larrouz&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Angel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091073v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082045v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03016991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mathenet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Talon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02159880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02159322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Saint Loup" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02010917v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02158983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02155311v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caugy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heilmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>