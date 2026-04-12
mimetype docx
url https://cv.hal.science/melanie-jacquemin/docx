--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -204,226 +204,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l’enquête de terrain au Sénégal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Alain Goudiaby</w:t>
+                <w:t xml:space="preserve">Enquêter avec les enfants et les adolescent·e·s : enjeux, terrains, outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Hejoaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670369v1</w:t>
+                <w:t xml:space="preserve">hal-03906869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter avec les enfants et les adolescent·e·s : enjeux, terrains, outils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Hejoaka</w:t>
+                <w:t xml:space="preserve">Enseigner l’enquête de terrain au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mondain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Goudiaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39-40, pp.117-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.039-40.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906869v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes travailleuses domestiques en Afrique de l'Ouest: des migrantes si (in)visibles</w:t>
               </w:r>
@@ -1393,355 +1393,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ordinariness of Adolescent Mobilities into Urban Work (Ziguinchor, Senegal). Panel 18 : “Decolonising childhood: rethinking children’s everyday life beyond the western/global north normativity”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Défilé du 1er mai 1994 et après : mobilisation, démobilisation et tensions syndicales pour la défense des travailleuses domestiques à Dakar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Ethnography and Qualitative Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Trento, Jun 2023, Trente, Italy</w:t>
+              <w:t xml:space="preserve">Colloque international « Syndicalisme et évolutions des mondes du travail en Afrique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR SYNDICAF; IMAF, Mar 2023, Paris campus condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012512v1</w:t>
+                <w:t xml:space="preserve">hal-05012523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défilé du 1er mai 1994 et après : mobilisation, démobilisation et tensions syndicales pour la défense des travailleuses domestiques à Dakar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ordinariness of Adolescent Mobilities into Urban Work (Ziguinchor, Senegal). Panel 18 : “Decolonising childhood: rethinking children’s everyday life beyond the western/global north normativity”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorte Thorsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Syndicalisme et évolutions des mondes du travail en Afrique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR SYNDICAF; IMAF, Mar 2023, Paris campus condorcet, France</w:t>
+              <w:t xml:space="preserve">9th International Ethnography and Qualitative Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Trento, Jun 2023, Trente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012523v1</w:t>
+                <w:t xml:space="preserve">hal-05012512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l’accompagnement scolaire des filles au Sénégal : vers de nouveaux possibles éducatifs et professionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mondain</w:t>
+                <w:t xml:space="preserve">Table-ronde : Essaimages africains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Soubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Alain Goudiaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Rencontres des Études Africaines en France - REAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, GIS Etudes africaines; Université de Toulouse; CNRS; MSH-T; LISST, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Gis Etudes africaines; Université de Toulouse; CNRS; MSH-T; LISST, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012467v1</w:t>
+                <w:t xml:space="preserve">hal-05012477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-ronde : Essaimages africains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repenser l’accompagnement scolaire des filles au Sénégal : vers de nouveaux possibles éducatifs et professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mondain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Soubias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
+                <w:t xml:space="preserve">Jean Alain Goudiaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Rencontres des Études Africaines en France - REAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gis Etudes africaines; Université de Toulouse; CNRS; MSH-T; LISST, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, GIS Etudes africaines; Université de Toulouse; CNRS; MSH-T; LISST, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012477v1</w:t>
+                <w:t xml:space="preserve">hal-05012467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring Time to Learn: Gender inequalities among adolescent migrants in vocational training – A case study from Ziguinchor, Senegal</w:t>
               </w:r>
@@ -1803,191 +1803,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choisir l’École ? Comprendre non-scolarisation et déscolarisation dans un contexte de forte scolarisation. L'exemple de Mlomp en Basse-Casamance</w:t>
+                <w:t xml:space="preserve">Etre fille ou garçon. Regards croisés sur l’enfance et le genre en Afrique. Panel &amp;quot;Féminités et masculinités en recomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Massamba Samb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles dynamiques en éducation en Afrique de l’Ouest : du préscolaire à l’enseignement supérieur. 3ème Colloque international du LARSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Assane Seck de Ziguinchor, 2018, Ziguinchor, Sénégal</w:t>
+              <w:t xml:space="preserve">5ème Rencontres des Etudes Africaines en France : Afriques enchantées-Afriques en chantiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Etudes africaines; Aix-Marseille Université, 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012434v1</w:t>
+                <w:t xml:space="preserve">hal-05012408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre fille ou garçon. Regards croisés sur l’enfance et le genre en Afrique. Panel &amp;quot;Féminités et masculinités en recomposition</w:t>
+                <w:t xml:space="preserve">Choisir l’École ? Comprendre non-scolarisation et déscolarisation dans un contexte de forte scolarisation. L'exemple de Mlomp en Basse-Casamance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massamba Samb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Rencontres des Etudes Africaines en France : Afriques enchantées-Afriques en chantiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Etudes africaines; Aix-Marseille Université, 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Nouvelles dynamiques en éducation en Afrique de l’Ouest : du préscolaire à l’enseignement supérieur. 3ème Colloque international du LARSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Assane Seck de Ziguinchor, 2018, Ziguinchor, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012408v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants travailleurs : de quels droits parlent-ils ?</w:t>
               </w:r>
@@ -2446,178 +2446,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning ‘Gender and the Global Care Economy’ from a specific social context. The market of juvenile domestic service in Abidjan</w:t>
+                <w:t xml:space="preserve">Growing Up within Extended Families – Child migrants’ negotiation of social positions in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorte Thorsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNIS Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IHEID, 2011, Genève (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">Pour une anthropologie de l’enfance et des enfants. De la diversité des terrains ethnographiques à la construction d’un champ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, 2011, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009963v1</w:t>
+                <w:t xml:space="preserve">hal-05009996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing Up within Extended Families – Child migrants’ negotiation of social positions in West Africa</w:t>
+                <w:t xml:space="preserve">Questioning ‘Gender and the Global Care Economy’ from a specific social context. The market of juvenile domestic service in Abidjan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorte Thorsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une anthropologie de l’enfance et des enfants. De la diversité des terrains ethnographiques à la construction d’un champ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, 2011, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">SNIS Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHEID, 2011, Genève (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009996v1</w:t>
+                <w:t xml:space="preserve">hal-05009963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girls’ labour migration, poverty and development: challenging stereotypes. Evidence from Cote-d’Ivoire and Mali</w:t>
               </w:r>
@@ -3669,285 +3669,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail des enfants&amp;quot; : l’OIT et la question du genre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les adolescents en Afrique de l'Ouest et du Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokhaya Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Salam Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jacquemin Mélanie (ed.); Bonnet Doris (ed.); Deprez C. (ed.); Pilon Marc (ed.); Pison G. (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent VIDAL (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Être fille ou garçon : Regards croisés sur l’enfance et le genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INED, pp.65-84, 2017, 978-2-7332-1063-5</w:t>
+              <w:t xml:space="preserve">Renforcement de la recherche en sciences sociales en appui des priorités régionales du bureau Régional Afrique de l'Ouest et du centre de l'Unicef : analyses thématiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rapport de recherche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794743v1</w:t>
+                <w:t xml:space="preserve">hal-01789671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adolescents en Afrique de l'Ouest et du Centre</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enfance et genre : pour des regards croisés Sud/Nord. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent VIDAL (coord.). </w:t>
+              <w:t xml:space="preserve">M. Jacquemin, D. Bonnet, C. Deprez, M. Pilon et G. Pison. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renforcement de la recherche en sciences sociales en appui des priorités régionales du bureau Régional Afrique de l'Ouest et du centre de l'Unicef : analyses thématiques </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Rapport de recherche</w:t>
+              <w:t xml:space="preserve">Etre fille ou garçon : regards croisés sur l'enfance et le genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'INED; Collection Questions de Population, pp.17-35, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789671v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfance et genre : pour des regards croisés Sud/Nord. Introduction</w:t>
+                <w:t xml:space="preserve">Travail des enfants&amp;quot; : l’OIT et la question du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">M. Jacquemin, D. Bonnet, C. Deprez, M. Pilon et G. Pison. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schlemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacquemin Mélanie (ed.); Bonnet Doris (ed.); Deprez C. (ed.); Pilon Marc (ed.); Pison G. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etre fille ou garçon : regards croisés sur l'enfance et le genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'INED; Collection Questions de Population, pp.17-35, 2017</w:t>
+              <w:t xml:space="preserve">Être fille ou garçon : Regards croisés sur l’enfance et le genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INED, pp.65-84, 2017, 978-2-7332-1063-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789707v1</w:t>
+                <w:t xml:space="preserve">hal-01794743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et migrations dans l’enfance et l'adolescence au Mali.</w:t>
               </w:r>
@@ -4171,51 +4171,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire LPED-TSOFI - Enquêter sur et avec les enfants en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Hejoaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4775,51 +4775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Goudiaby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.049.0131" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670369v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.039-40.06" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hejoaka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Tisseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.154.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RZM0T6H0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Thorsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2015.1020561" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schlemmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.022.0025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.022.0053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0907568206066358" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-KHZ8C8JT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0907568204044889" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-GG6MGRG5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.2002.1596" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jafr.2000.1222" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tordjman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alain Goudiaby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soubias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012434v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamba Samb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012387v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mabillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010357v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009963v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010340v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deprez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hertrich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binetou Dial Fatou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouvelles-dynamiques-familiales-afrique-3602.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvggx3tg.12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Ciss&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Fall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02494463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine St&#233;phan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Dial" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Attan&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Diop" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Goudiaby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.049.0131" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906869v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hejoaka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.039-40.06" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Tisseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.154.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RZM0T6H0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Thorsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2015.1020561" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schlemmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.022.0025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.022.0053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0907568206066358" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-KHZ8C8JT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0907568204044889" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-GG6MGRG5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.2002.1596" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jafr.2000.1222" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tordjman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soubias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alain Goudiaby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamba Samb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012387v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mabillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010357v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010340v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deprez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hertrich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binetou Dial Fatou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouvelles-dynamiques-familiales-afrique-3602.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvggx3tg.12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Ciss&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Fall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02494463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine St&#233;phan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Dial" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Attan&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Diop" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>