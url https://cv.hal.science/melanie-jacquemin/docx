--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -204,226 +204,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter avec les enfants et les adolescent·e·s : enjeux, terrains, outils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Hejoaka</w:t>
+                <w:t xml:space="preserve">Enseigner l’enquête de terrain au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mondain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Goudiaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39-40, pp.117-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.039-40.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906869v1</w:t>
+                <w:t xml:space="preserve">hal-03670369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l’enquête de terrain au Sénégal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Alain Goudiaby</w:t>
+                <w:t xml:space="preserve">Enquêter avec les enfants et les adolescent·e·s : enjeux, terrains, outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Hejoaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670369v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes travailleuses domestiques en Afrique de l'Ouest: des migrantes si (in)visibles</w:t>
               </w:r>
@@ -1544,204 +1544,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-ronde : Essaimages africains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repenser l’accompagnement scolaire des filles au Sénégal : vers de nouveaux possibles éducatifs et professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mondain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Soubias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
+                <w:t xml:space="preserve">Jean Alain Goudiaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Rencontres des Études Africaines en France - REAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gis Etudes africaines; Université de Toulouse; CNRS; MSH-T; LISST, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, GIS Etudes africaines; Université de Toulouse; CNRS; MSH-T; LISST, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012477v1</w:t>
+                <w:t xml:space="preserve">hal-05012467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l’accompagnement scolaire des filles au Sénégal : vers de nouveaux possibles éducatifs et professionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mondain</w:t>
+                <w:t xml:space="preserve">Table-ronde : Essaimages africains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Soubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Alain Goudiaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Rencontres des Études Africaines en France - REAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, GIS Etudes africaines; Université de Toulouse; CNRS; MSH-T; LISST, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Gis Etudes africaines; Université de Toulouse; CNRS; MSH-T; LISST, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012467v1</w:t>
+                <w:t xml:space="preserve">hal-05012477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring Time to Learn: Gender inequalities among adolescent migrants in vocational training – A case study from Ziguinchor, Senegal</w:t>
               </w:r>
@@ -1803,191 +1803,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre fille ou garçon. Regards croisés sur l’enfance et le genre en Afrique. Panel &amp;quot;Féminités et masculinités en recomposition</w:t>
+                <w:t xml:space="preserve">Choisir l’École ? Comprendre non-scolarisation et déscolarisation dans un contexte de forte scolarisation. L'exemple de Mlomp en Basse-Casamance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massamba Samb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Rencontres des Etudes Africaines en France : Afriques enchantées-Afriques en chantiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Etudes africaines; Aix-Marseille Université, 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Nouvelles dynamiques en éducation en Afrique de l’Ouest : du préscolaire à l’enseignement supérieur. 3ème Colloque international du LARSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Assane Seck de Ziguinchor, 2018, Ziguinchor, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012408v1</w:t>
+                <w:t xml:space="preserve">hal-05012434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choisir l’École ? Comprendre non-scolarisation et déscolarisation dans un contexte de forte scolarisation. L'exemple de Mlomp en Basse-Casamance</w:t>
+                <w:t xml:space="preserve">Etre fille ou garçon. Regards croisés sur l’enfance et le genre en Afrique. Panel &amp;quot;Féminités et masculinités en recomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Massamba Samb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles dynamiques en éducation en Afrique de l’Ouest : du préscolaire à l’enseignement supérieur. 3ème Colloque international du LARSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Assane Seck de Ziguinchor, 2018, Ziguinchor, Sénégal</w:t>
+              <w:t xml:space="preserve">5ème Rencontres des Etudes Africaines en France : Afriques enchantées-Afriques en chantiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Etudes africaines; Aix-Marseille Université, 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012434v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants travailleurs : de quels droits parlent-ils ?</w:t>
               </w:r>
@@ -3669,285 +3669,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adolescents en Afrique de l'Ouest et du Centre</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travail des enfants&amp;quot; : l’OIT et la question du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Laurent VIDAL (coord.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schlemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacquemin Mélanie (ed.); Bonnet Doris (ed.); Deprez C. (ed.); Pilon Marc (ed.); Pison G. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renforcement de la recherche en sciences sociales en appui des priorités régionales du bureau Régional Afrique de l'Ouest et du centre de l'Unicef : analyses thématiques </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Rapport de recherche</w:t>
+              <w:t xml:space="preserve">Être fille ou garçon : Regards croisés sur l’enfance et le genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INED, pp.65-84, 2017, 978-2-7332-1063-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789671v1</w:t>
+                <w:t xml:space="preserve">hal-01794743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfance et genre : pour des regards croisés Sud/Nord. Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les adolescents en Afrique de l'Ouest et du Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokhaya Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Salam Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Jacquemin, D. Bonnet, C. Deprez, M. Pilon et G. Pison. </w:t>
+              <w:t xml:space="preserve">Laurent VIDAL (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etre fille ou garçon : regards croisés sur l'enfance et le genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'INED; Collection Questions de Population, pp.17-35, 2017</w:t>
+              <w:t xml:space="preserve">Renforcement de la recherche en sciences sociales en appui des priorités régionales du bureau Régional Afrique de l'Ouest et du centre de l'Unicef : analyses thématiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rapport de recherche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789707v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail des enfants&amp;quot; : l’OIT et la question du genre</w:t>
+                <w:t xml:space="preserve">Enfance et genre : pour des regards croisés Sud/Nord. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jacquemin Mélanie (ed.); Bonnet Doris (ed.); Deprez C. (ed.); Pilon Marc (ed.); Pison G. (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Jacquemin, D. Bonnet, C. Deprez, M. Pilon et G. Pison. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Être fille ou garçon : Regards croisés sur l’enfance et le genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INED, pp.65-84, 2017, 978-2-7332-1063-5</w:t>
+              <w:t xml:space="preserve">Etre fille ou garçon : regards croisés sur l'enfance et le genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'INED; Collection Questions de Population, pp.17-35, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794743v1</w:t>
+                <w:t xml:space="preserve">hal-01789707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et migrations dans l’enfance et l'adolescence au Mali.</w:t>
               </w:r>
@@ -4171,51 +4171,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire LPED-TSOFI - Enquêter sur et avec les enfants en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Hejoaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4775,51 +4775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Goudiaby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.049.0131" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906869v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hejoaka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.039-40.06" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Tisseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.154.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RZM0T6H0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Thorsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2015.1020561" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schlemmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.022.0025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.022.0053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0907568206066358" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-KHZ8C8JT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0907568204044889" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-GG6MGRG5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.2002.1596" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jafr.2000.1222" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tordjman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soubias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alain Goudiaby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamba Samb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012387v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mabillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010357v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010340v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deprez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hertrich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binetou Dial Fatou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouvelles-dynamiques-familiales-afrique-3602.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvggx3tg.12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Ciss&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Fall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02494463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine St&#233;phan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Dial" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Attan&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Diop" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Goudiaby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.049.0131" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670369v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.039-40.06" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hejoaka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Tisseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.154.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RZM0T6H0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Thorsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2015.1020561" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schlemmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.022.0025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.022.0053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0907568206066358" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-KHZ8C8JT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0907568204044889" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-GG6MGRG5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.2002.1596" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jafr.2000.1222" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tordjman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alain Goudiaby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soubias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012434v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamba Samb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012387v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mabillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010357v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010340v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deprez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hertrich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binetou Dial Fatou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouvelles-dynamiques-familiales-afrique-3602.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvggx3tg.12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Ciss&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Fall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02494463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine St&#233;phan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Dial" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Attan&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Diop" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>