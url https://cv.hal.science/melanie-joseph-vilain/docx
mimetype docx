--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -281,204 +281,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Power dynamics in speculative forms: Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Paquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indiana Lods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), https://journals.openedition.org/erea/20371</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrea Thorpe, South African London. Writing the Metropolis after 1948</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1410g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117424v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05423033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing Generic Boundaries in South African Literatures. Introduction</w:t>
               </w:r>
@@ -2594,993 +2594,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Teaching The Handmaid's Tale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée académique de formation (Terminale LLCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">South (2016) et North (2018) de Frank Owen : diptyque post-apocalyptique américain ou sud-africain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catastrophismes ! Peurs collectives et idéologies au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nîmes (colloque en visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La première personne dans The Handmaid's Tale et The Buddha of Suburbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE Plan Académique de Formation - Programme de terminale LLCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse de supports: pour une contextualisation des supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plan Académique de formation (Dijon): programme de LLCE Anglais 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dijon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les genres mineurs dans le monde postcolonial : l’exemple de l’Afrique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Puissance du mode mineur", laboratoire CLIMAS, Université Bordeaux Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les topologies imaginaires de Lauren Beukes dans Moxyland (2008) et The Shining Girls (2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentation de l’espace-temps en culture de l’écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Brest, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-apartheid Gothic: negotiating new environments in recent South African &amp;quot;white writing”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">African Literature and its Environments, African Literature Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Washington D.C., United States</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“In this city of bombs and pain&amp;quot;: representing Cape Town in Mike Nicol’s Revenge Trilogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suburbia: an archeology of the moment. Suburbs in arts and literature of the English-speaking world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure du détective dans quelques ouvrages théoriques sur la detective fiction : récurrence et sérialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Le détective récurrent : entre individu et nation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Dijon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping genre, space and identity in South African (crime) fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crime in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Everything is insistently alive and pushing to enter&amp;quot;: Henrietta Rose-Innes's border-crossings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Crossings", Congrès de la SAES, Atelier Nouvelles Littératures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Stellenbosch, South Africa</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geographical and Generic Displacements in Lynn Freed’s work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographies of displacement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Into the city, deep under the city”: Lauren Beukes’s Zoo City, a hardboiled novel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter la ville sud-africaine / Representing South African Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense, Nov 2013, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gothic Technologies in Lauren Beukes’s Moxyland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gothic Technologies, Gothic Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Gothic Association, Aug 2013, Guildford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01112675v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01112677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating culture: Charles Mungoshi's Waiting for the Rain</w:t>
               </w:r>
@@ -5881,64 +5881,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Dynamics in Speculative Forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indiana Lods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 (1), 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6476,51 +6476,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0168F10D"/>
+    <w:nsid w:val="A66C1993"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6707,51 +6707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-joseph-vilain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3307-3789" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076938611" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05494058v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Joseph-Vilain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05117424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1410g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05423033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Lods" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05112053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1422d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04276615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17908" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04075509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.53276" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03755854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091421ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03434700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.7475" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376224v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028675ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5358" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5493" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.8744" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480914v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.9030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.489" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05352144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04924278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04314229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03844917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03434724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03196298v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872385v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03434737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007182v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059838v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961449v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brink" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Coussy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guiloineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rogez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Teuli&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marschall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Robles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/the-legacy-of-a-troubled-past" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2nnv50m" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781683932451/Post-Apartheid-Gothic-White-South-African-Writers-and-Space" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075008v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Misrahi-Barak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulm.fr/index.php/another-life-une-autre-vie.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Orsini-Saillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gerrer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480969v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782842698720.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480965v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05346636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Critical-Perspectives-on-Damon-Galgut/Bialas/p/book/9781041109792" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04828950v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004713857_009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741083v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php?menu=detail&amp;amp;id=P472&amp;amp;categorie=99" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481954v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/catastrophismes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103631v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/another-life-une-autre-vie.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075000v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723334v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480936v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412216v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01959982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05423016v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ciq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05112042v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1422a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crinquand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01972006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Morisson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-joseph-vilain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3307-3789" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076938611" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05494058v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Joseph-Vilain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05423033v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Lods" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05117424v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1410g" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05112053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1422d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04276615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17908" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04075509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.53276" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03755854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091421ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03434700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.7475" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376224v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028675ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5358" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5493" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.8744" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480914v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.9030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.489" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05352144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04924278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04314229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03844917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03434724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03196298v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03434737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007182v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059838v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brink" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Coussy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guiloineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rogez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Teuli&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marschall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Robles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/the-legacy-of-a-troubled-past" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2nnv50m" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781683932451/Post-Apartheid-Gothic-White-South-African-Writers-and-Space" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075008v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Misrahi-Barak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulm.fr/index.php/another-life-une-autre-vie.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Orsini-Saillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gerrer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480969v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782842698720.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480965v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05346636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Critical-Perspectives-on-Damon-Galgut/Bialas/p/book/9781041109792" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04828950v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004713857_009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741083v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php?menu=detail&amp;amp;id=P472&amp;amp;categorie=99" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481954v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/catastrophismes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103631v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/another-life-une-autre-vie.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075000v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723334v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480936v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412216v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01959982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05423016v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ciq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05112042v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1422a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crinquand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01972006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Morisson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>