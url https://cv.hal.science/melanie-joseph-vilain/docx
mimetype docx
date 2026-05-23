--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -178,6237 +178,6505 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdulrazak Gurnah: A Reappraisal. Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postcolonial Literatures and Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1666y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Literary Journalism and Geographies of Identity: Generic Hybridity in Antjie Krog's works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literary journalism studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 16 (2), pp.174-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Thorpe, South African London. Writing the Metropolis after 1948</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1410g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power dynamics in speculative forms: Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indiana Lods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (1), https://journals.openedition.org/erea/20371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reassessing Generic Boundaries in South African Literatures. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postcolonial Literatures and Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1422d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les genres littéraires en Afrique du Sud, des lieux de mémoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (52), https://journals.openedition.org/ilcea/17908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.17908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bouzonviller (ed.), “Home Sweet Home”: Places of Belonging in Anglophone Narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 31, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1410g⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.53276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1422d⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de Damon Galgut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, A propos des prix littéraires de la rentrée, 53, pp.112-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1091421ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ilcea.17908⟩</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transatlantic Post-Apocalyptic Fiction: Frank Owen’s South (2016) and</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ces.7475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03434700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les topologies imaginaires de Lauren Beukes dans Moxyland (2008) et The Shining Girls (2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paradoxes de l'espace-temps, 46 (Automne), pp.121-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cahier Recherche - Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Galaxies Science-fiction. Nouvelle Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Regards sur l'Afrique, 55 (97), pp.125-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For beyond this trading community lies family life&amp;quot; : filiation et écriture dans Crossing the River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Traversée d'une oeuvre: Crossing the River de Caryl Phillips, 32 (1), pp.29-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps individuels, corps social : Nexus, le &amp;quot;roman à thèse&amp;quot; posthumain de Ramez Naam ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mutations I: Corps Posthumains, 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographies génériques, spatiales et identitaires en Afrique du Sud : Margie Orford, Lauren Beukes, Henrietta Rose-Innes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, A propos des prix littéraires de la rentrée, 53, pp.112-115. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1091421ar⟩</w:t>
+              <w:t xml:space="preserve">, 2014, L'Afrique du Sud et la littérature post-apartheid (1994-2014), 38 (38), pp.69-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1028675ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Famished Road: Ben Okri's Family Romance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 43 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ces.7475⟩</w:t>
+              <w:t xml:space="preserve">, 2013, Ben Okri, 35 (2), pp.67-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ces.5358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01074963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Something Hungry And Wild Is Still Calling: Post-Apartheid Gothic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Reappraisals, 34 (2), pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ces.5493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01074960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First-Hand Becomes Second-Hand: André Brink's A Dry White Season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (1), pp.98-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ces.8744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00480893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hangman's Game: Karen King-Aribisala's &amp;quot;diary of creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (1), pp.80-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ces.9030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00480914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité et espace chez André Brink: Looking on Darkness, Rumours of Rain et Imaginings of Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycnos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Traversée d'une oeuvre: Crossing the River de Caryl Phillips, 32 (1), pp.29-43</w:t>
+              <w:t xml:space="preserve">, 2007, 24 (2), pp.101-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Mutations I: Corps Posthumains, 38</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00480930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Brink and the Afrikaner Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27 (1), pp.27-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1028675ar⟩</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00481082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre dans Looking on Darkness d’André Brink : le roman d’un acteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (1), pp.144-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devil's Valley: une histoire littéraire de l'Afrique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palabres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, V (1), pp.75-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing woman back into history. Magic realism in André Brink's Imaginings of Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Ben Okri, 35 (2), pp.67-78. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 26 (1), pp.61-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magic Realism in Two Post-Apartheid Novels by André Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Reappraisals, 34 (2), pp.61-70. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 25 (2), pp.17-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...440 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412222v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01412948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi la « Vénus hottentote » est-elle le nom ? Réinterprétations contemporaines de Sarah Baartman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures africaines, transferts et appropriations culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour l'Etude des Littératures Africaines (APELA), Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05352144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biopolitique de Foucault et les études littéraires : lire la fiction dystopique et/ou postapocalyptique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Questions de méthode"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe Individu &amp; Nation (TIL), Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctions de la dystopie en contexte postcolonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Politique de la littérature"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECILLE, Axe 1 (Poïetique et politique), Mar 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographies of identity: generic hybridity in Antjie Krog's works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antjie Krog: a figure at the crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, CECILLE, Axe 1 (Poïetique et politique), Mar 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia (Rebirth, 2012): une soeur sud-africaine de Carmilla?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carmilla et ses soeurs: vampires féminins dans la littérature, au cinéma et dans la culture populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLIMAS / Université Bordeaux Montaigne, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CLIMAS / Université Bordeaux Montaigne, Oct 2022, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les genres littéraires, des lieux de mémoire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Mémoire et indicible dans les arts contemporains: approches croisées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Laboratoire ILCEA4, Mar 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Laboratoire ILCEA4, Mar 2022, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03608764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du paysage dans &amp;quot;White Writing&amp;quot; de J.M. Coetzee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Habiter le paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Webinaire, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A presentation of Robert Tally Jr., Spatiality. Routledge, 2013.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geohumanities: The Itinerant Seminar #3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Omhovère, EMMA (Paul Valéry Montpellier 3), Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Claire Omhovère, EMMA (Paul Valéry Montpellier 3), Apr 2021, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching The Buddha of Suburbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée académique de formation (Terminale LLCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching The Handmaid's Tale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée académique de formation (Terminale LLCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">South (2016) et North (2018) de Frank Owen : diptyque post-apocalyptique américain ou sud-africain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catastrophismes ! Peurs collectives et idéologies au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nîmes (colloque en visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nîmes (colloque en visioconférence), France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première personne dans The Handmaid's Tale et The Buddha of Suburbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE Plan Académique de Formation - Programme de terminale LLCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Dijon, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les genres mineurs dans le monde postcolonial : l’exemple de l’Afrique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Puissance du mode mineur", laboratoire CLIMAS, Université Bordeaux Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les topologies imaginaires de Lauren Beukes dans Moxyland (2008) et The Shining Girls (2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentation de l’espace-temps en culture de l’écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse de supports: pour une contextualisation des supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plan Académique de formation (Dijon): programme de LLCE Anglais 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-apartheid Gothic: negotiating new environments in recent South African &amp;quot;white writing”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">African Literature and its Environments, African Literature Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Brest, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“In this city of bombs and pain&amp;quot;: representing Cape Town in Mike Nicol’s Revenge Trilogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suburbia: an archeology of the moment. Suburbs in arts and literature of the English-speaking world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Washington D.C., United States</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure du détective dans quelques ouvrages théoriques sur la detective fiction : récurrence et sérialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Le détective récurrent : entre individu et nation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Everything is insistently alive and pushing to enter&amp;quot;: Henrietta Rose-Innes's border-crossings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Crossings", Congrès de la SAES, Atelier Nouvelles Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Dijon, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping genre, space and identity in South African (crime) fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crime in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Stellenbosch, South Africa</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geographical and Generic Displacements in Lynn Freed’s work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographies of displacement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Caen, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gothic Technologies in Lauren Beukes’s Moxyland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gothic Technologies, Gothic Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Gothic Association, Aug 2013, Guildford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Into the city, deep under the city”: Lauren Beukes’s Zoo City, a hardboiled novel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter la ville sud-africaine / Representing South African Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense, Nov 2013, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense, Nov 2013, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translating culture: Charles Mungoshi's Waiting for the Rain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Transformations in the English-Speaking World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Aix-en-Provence, France. pp.116-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Gothic Association, Aug 2013, Guildford, United Kingdom</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00481144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kicking Tongues de Karen King-Aribisala : Journeys Into Otherness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilité, déplacement et transfert des identités et des cultures dans les pays anglophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Besançon, France. pp.149-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Aix-en-Provence, France. pp.116-128</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00480906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Brink : Under the Sign of Dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pre- and Post-Publication Itineraries of the Contemporary Novel in English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Paris (Université Paris IV), France. pp.225-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Besançon, France. pp.149-164</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00480939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature sud-africaine pendant et après l'apartheid. Table ronde avec André Brink, Denise Coussy, Jean Guiloineau et Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guiloineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pre- and Post-Publication Itineraries of the Contemporary Novel in English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Paris (Université Paris IV), France. pp.257-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00480938v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00480939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Legacy of a Troubled Past.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Teulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Marschall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence; Liverpool University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 208 p., 2022, Sociétés contemporaines, Matthew Graves, 9791032003497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv2nnv50m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03979631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-Apartheid Gothic. White South African Writers and Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairleigh Dickinson University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-1-68393-245-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Another Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Misrahi-Barak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mélanie Joseph-Vilain; Judith Misrahi-Barak. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Horizons anglophones, Série PoCo Pages, 9782842699697</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01075008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours autoritaires et résistances aux XXe et XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Orsini-Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gerrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mélanie Joseph-Vilain; Catherine Orsini-Saillet; Jean-Luc Gerrer. , 6, 2011, Textes &amp; contextes, 1961-991X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01075005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Healing South African Wounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Teulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Marschall</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, 2009, Les Carnets du Cerpac, 978-2-84269-872-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00480969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postcolonial Ghosts / Fantômes Postcoloniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...36 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Misrahi-Barak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Misrahi-Barak; Judith ; Joseph-Vilain; Mélanie. Presses Universitaires de la Méditerranée, pp.484, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...405 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00480965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctions et formes de l'uchronie dans Noughts and Crosses de Malorie Blackman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Machinal; Elaine Després. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités alternatives. Uchronies et mondes parallèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Cavales, 9782760655362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Over and Done. Never Over, Never Done”. Unstable Identities and Haunted Voices in Damon Galgut’s The Promise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zbigniew Białas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Perspectives on Damon Galgut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.100-118, 2025, Routledge Studies in Contemporary Literature, 9781041109792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Genius Deloci”: Reconfiguring Cape Town in Henrietta Rose-Innes’s Green Lion (2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Markus Arnold; Thomas Lacroix; Judith Misrahi-Barak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconfiguring the Postcolonial City. Urban Ecotones in the Global South</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.148-165, 2024, Francopolyphonies, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004713857_009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commemorating Piet Retief : Justin Cartwright’s Up Against the Night</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Cros; Mathilde Rogez; Gilles Teulié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Legacy of a Troubled Past: Commemorative Politics in South Africa in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence / Liverpool University Press, pp.105-117, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les genres mineurs dans le monde postcolonial: l'exemple de l'Afrique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Jaëck; Magalie Fleurot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Puissance du mode mineur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-97, 2022, 978-2-85892-629-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03741083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">South (2016) et North (2018) de Frank Owen : diptyque post-apocalyptique américain ou sud-africain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent S. Fournier; Catherine Bernié-Boissard; Claude Chastagner; Dominique Crozat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catastrophismes. Peurs collectives et idéologies au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-71, 2021, Aménagements &amp; territoires, 9782731412246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broken Monsters (2014): quand le monstre fait signe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Chassay; Hélène Machinal; Myriam Marrache-Gouraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signatures du Monstre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Renne, pp.181-196, 2017, 978-2-7535-5669-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique du paysage&amp;quot;: une écriture paysagère guyanienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Omhovère. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écriture paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.202-210, 2014, Essais sur l'art</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un post-humain post-apartheid ? Moxyland et Zoo Fiction de Lauren Beukes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elaine Després; Hélène Machinal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Post Humains. Frontières, évolutions, hybridités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.165-177, 2014, Collection Interférences, 9782753533745</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01075001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« WILSON HARRIS, L’ÉCRIVAIN HYDROGRAPHE » (2012), Fred d'Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Omhovère. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écriture paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, 2014, Essais sur l'art</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps et corporalité dans Moxyland de Lauren Beukes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tremblay-Cléroux Marie-Eve; Chassay Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières de l'humain et le posthumain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec à Montréal, pp.73-89, 2014, Collection Figura n°37, 9782923907369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01103631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard, 2014, Essais sur l'art</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: The Writers' Many Lives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Misrahi-Barak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mélanie Joseph-Vilain; Judith Misrahi-Barak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Another Life / Une autre vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de La Méditerrané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-24, 2012, PoCoPages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard, pp.202-210, 2014, Essais sur l'art</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;changement de langue&amp;quot; d’Antjie Krog : &amp;quot;Babel heureuse&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Teulié et Marie-Claude Barbier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique du Sud, de nouvelles identités ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’Université de Provence, pp.201-218, 2010, Collection Monde contemporain, 9782853997485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.165-177, 2014, Collection Interférences, 9782753533745</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01075000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postcolonial Ghosts. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Misrahi-Barak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mélanie Joseph-Vilain; Judith Misrahi-Barak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postcolonial Ghosts - Fantômes post-coloniaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Presses universitaires de la Méditerranée, pp.13-26, 2009, Les carnets du Cerpac, 978-2-84269-885-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-24, 2012, PoCoPages</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chain of Voices: A &amp;quot;Masters and Slaves&amp;quot; Narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Judith Misrahi-Barak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revisiting Slave Narratives II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service des Publications de l'Université Montpellier III, pp.155-176, 2007, Carnets du Cerpac n°6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications de l’Université de Provence, pp.201-218, 2010, Collection Monde contemporain, 9782853997485</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00480936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ré-imaginer le réel&amp;quot;: la mémoire familiale dans deux romans d'André Brink.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GRILUA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, fiction et mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-164, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 8, Presses universitaires de la Méditerranée, pp.13-26, 2009, Les carnets du Cerpac, 978-2-84269-885-0</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homecomings: Mythologies of the (M) Otherland in Three Novels by André Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Evelyne Hanquart-Turner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mythologies of the (M) Otherland. Mythologies de la mère patrie et de la terre d'accueil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions A3 - CEREC, pp.25-36, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412216v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01412213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filiations textuelles, nationales et culturelles : les genres littéraires en contexte postcolonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Montpellier III - Paul Valéry, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01959982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrazak Gurnah: A Reappraisal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postcolonial Literatures and Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4.1, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1666y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Dynamics in Speculative Forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indiana Lods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 (1), 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15ciq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing Generic Boundaries in South African Literatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Teulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postcolonial Literatures and Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (2), 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1422a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le détective en famille : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crinquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Bourgogne, Centre Interlangues TIL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15 (2), 2020, Les femmes américaines entre féminisation du politique et politisation de l’intime - Le détective en famille</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le détective, entre intime et société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mélanie Joseph-Vilain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (1), 2019, Le détective récurrent: entre intime et société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtres, domestiques et serviteurs : récits d’une intimité ambiguë dans le monde anglophone du XVIIIe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crinquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Morisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12.2, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Joseph-Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38 (1), 2015, Commitment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6476,51 +6744,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A66C1993"/>
+    <w:nsid w:val="25929536"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6707,51 +6975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-joseph-vilain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3307-3789" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076938611" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05494058v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Joseph-Vilain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05423033v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Lods" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05117424v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1410g" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05112053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1422d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04276615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17908" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04075509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.53276" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03755854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091421ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03434700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.7475" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376224v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028675ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5358" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5493" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.8744" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480914v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.9030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.489" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05352144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04924278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04314229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03844917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03434724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03196298v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03434737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007182v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059838v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brink" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Coussy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guiloineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rogez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Teuli&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marschall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Robles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/the-legacy-of-a-troubled-past" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2nnv50m" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781683932451/Post-Apartheid-Gothic-White-South-African-Writers-and-Space" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075008v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Misrahi-Barak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulm.fr/index.php/another-life-une-autre-vie.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Orsini-Saillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gerrer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480969v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782842698720.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480965v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05346636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Critical-Perspectives-on-Damon-Galgut/Bialas/p/book/9781041109792" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04828950v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004713857_009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741083v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php?menu=detail&amp;amp;id=P472&amp;amp;categorie=99" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481954v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/catastrophismes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103631v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/another-life-une-autre-vie.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075000v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723334v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480936v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412216v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01959982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05423016v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ciq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05112042v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1422a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crinquand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01972006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Morisson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-joseph-vilain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3307-3789" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076938611" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613910v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courtois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Joseph-Vilain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1666y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05494058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05117424v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1410g" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05423033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Lods" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05112053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1422d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04276615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17908" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04075509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.53276" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03755854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091421ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03434700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.7475" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028675ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074963v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5358" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5493" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480893v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.8744" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.9030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.489" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412222v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05352144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04924278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04314229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03844917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03434724v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03196298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03434737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059838v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961445v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961446v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961449v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brink" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Coussy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guiloineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rogez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Teuli&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marschall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Robles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/the-legacy-of-a-troubled-past" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2nnv50m" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781683932451/Post-Apartheid-Gothic-White-South-African-Writers-and-Space" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Misrahi-Barak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulm.fr/index.php/another-life-une-autre-vie.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Orsini-Saillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gerrer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480969v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782842698720.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05622622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/temporalites_alternatives" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05346636v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Critical-Perspectives-on-Damon-Galgut/Bialas/p/book/9781041109792" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04828950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004713857_009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741083v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php?menu=detail&amp;amp;id=P472&amp;amp;categorie=99" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/catastrophismes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599123v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723336v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/another-life-une-autre-vie.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01959982v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613905v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05423016v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ciq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05112042v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1422a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crinquand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166512v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01972006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Morisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329941v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>