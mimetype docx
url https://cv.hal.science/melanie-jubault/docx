--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3146,51 +3146,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CE920A1"/>
+    <w:nsid w:val="A60CB7E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>