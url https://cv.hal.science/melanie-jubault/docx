--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -3146,51 +3146,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A60CB7E2"/>
+    <w:nsid w:val="3344756F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>