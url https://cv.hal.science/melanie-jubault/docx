--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1743,303 +1743,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of quantitative trait loci controlling partial clubroot resistance in new mapping populations of Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Differential regulation of root arginine catabolism and polyamine metabolism in clubroot-susceptible and partially resistant Arabidopsis genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-008-0765-8⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 146 (4), pp.2008-2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.117432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658449v1</w:t>
+                <w:t xml:space="preserve">hal-00729849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential regulation of root arginine catabolism and polyamine metabolism in clubroot-susceptible and partially resistant Arabidopsis genotypes</w:t>
+                <w:t xml:space="preserve">Identification of quantitative trait loci controlling partial clubroot resistance in new mapping populations of Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Manzanares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 117 (2), pp.191-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-008-0765-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.108.117432⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00729849v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attempts to induce homoeologous pairing between wheat and Agropyron cristatum genomes</w:t>
               </w:r>
@@ -2301,277 +2301,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and query of biological datasets with Semantic Web technologies: AskOmics</w:t>
+                <w:t xml:space="preserve">Comparative genomic analysis of Clubroot resistance in the Brassicaceae family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bettembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique et Mathématiques (JOBIM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Brassica2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Melbourne, Australia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391087v1</w:t>
+                <w:t xml:space="preserve">hal-01391707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomic analysis of Clubroot resistance in the Brassicaceae family</w:t>
+                <w:t xml:space="preserve">Integration and query of biological datasets with Semantic Web technologies: AskOmics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bettembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brassica2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Melbourne, Australia. </w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique et Mathématiques (JOBIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391707v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3146,51 +3146,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3344756F"/>
+    <w:nsid w:val="49AD0456"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3377,51 +3377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-jubault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9925-8578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088766047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-agro-rennes-angers.fr/formation/masters-phd-track/parcours-apvv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615169v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Petitpas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Lemoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1245545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434719v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Li&#233;gard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2024.100824" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Botero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604527" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liegard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Baillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Etcheverry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Joseph" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15579" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ollier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2842-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0941-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert-Seilaniantz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00539" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-013-0312-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wagner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lariagon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03751.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658449v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manzanares" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0765-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4WS3NV56-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.117432" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Tanguy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette P. Abelard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Dusautoir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490603v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391707v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849218v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lowe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canning" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Urban" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Hammond-Kosack" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-501-5_27" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-jubault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9925-8578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088766047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-agro-rennes-angers.fr/formation/masters-phd-track/parcours-apvv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615169v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Petitpas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Lemoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1245545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434719v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Li&#233;gard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2024.100824" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Botero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604527" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liegard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Baillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Etcheverry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Joseph" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15579" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ollier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2842-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0941-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert-Seilaniantz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00539" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-013-0312-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wagner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lariagon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03751.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.117432" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Simon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manzanares" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0765-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4WS3NV56-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Tanguy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette P. Abelard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Dusautoir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490603v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391707v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849218v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lowe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canning" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Urban" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Hammond-Kosack" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-501-5_27" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>