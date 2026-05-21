--- v0 (2026-04-29)
+++ v1 (2026-05-21)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5775-9873</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=8_3lyk4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,3271 +179,3271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurodevelopmental Vulnerability in Alzheimer's Disease and Frontotemporal Dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Laury Marie Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rafiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ene.70322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sensory modality and tempo of stimuli on behavior and cerebral activities during rhythmic production and perception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Desbernats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.115757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2025.115757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can neurodevelopmental disorders influence the course of neurodegenerative diseases? A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloïse Baudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 99, pp.102354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arr.2024.102354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech disfluencies in children with developmental dyslexia: How do they differ from typical development?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A preliminary study of the different memory systems in neurofibromatosis type 1: What is impaired and what is spared?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1460-6984.12978⟩</w:t>
+              <w:t xml:space="preserve">Brain and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (4), pp.220-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.braindev.2022.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753566v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary study of the different memory systems in neurofibromatosis type 1: What is impaired and what is spared?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speech disfluencies in children with developmental dyslexia: How do they differ from typical development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.braindev.2022.12.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (3), pp.1032-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1460-6984.12978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707566v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disfluency patterns in Alzheimer’s disease and frontotemporal lobar degeneration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Visual-processing deficits in children with neurofibromatosis type 1: A clinical marker of reading difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Maziero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699206.2022.2112085⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2022.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753608v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The functional connectivity of language network across the life span: Disentangling the effects of typical aging from Alzheimer’s disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Disfluency patterns in Alzheimer’s disease and frontotemporal lobar degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (4), pp.345-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699206.2022.2112085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2022.959405⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03903781v1</w:t>
+                <w:t xml:space="preserve">hal-04753608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual-processing deficits in children with neurofibromatosis type 1: A clinical marker of reading difficulties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Jover</w:t>
+                <w:t xml:space="preserve">The functional connectivity of language network across the life span: Disentangling the effects of typical aging from Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rafiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+                <w:t xml:space="preserve">Laura Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2022.03.009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2022.959405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779324v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased functional connectivity supports language performance in healthy aging despite gray matter loss</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Language Network Connectivity Increases in Early Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rafiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Giméno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.09.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (1), pp.447 - 460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/jad-201584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492876v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural learning and retention of audio‐verbal temporal sequence is altered in children with developmental coordination disorder but cortical thickness matters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Lê</w:t>
+                <w:t xml:space="preserve">Effect of comorbid developmental dyslexia on oculomotor behavior in children with developmental coordination disorder: A study with the Developmental Eye Movement test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Blais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Jessica Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.13009⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76, pp.102764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2021.102764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542205v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Differential Effects of Auditory and Visual Stimuli on Learning, Retention and Reactivation of a Perceptual-Motor Temporal Sequence in Children With Developmental Coordination Disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Chaix</w:t>
+                <w:t xml:space="preserve">Increased functional connectivity supports language performance in healthy aging despite gray matter loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rafiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Giméno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98, pp.52 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2021.616795⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03582210v1</w:t>
+                <w:t xml:space="preserve">hal-03492876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Cues Can Improve Procedural Learning and Retention in Developmental Coordination Disorder and/or Developmental Dyslexia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Procedural learning and retention of audio‐verbal temporal sequence is altered in children with developmental coordination disorder but cortical thickness matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jucla</w:t>
+                <w:t xml:space="preserve">Margaux Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maziero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Chaix</w:t>
+                <w:t xml:space="preserve">Nicolas Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2021.744562⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.e13009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.13009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514824v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language Network Connectivity Increases in Early Alzheimer’s Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Giméno</w:t>
+                <w:t xml:space="preserve">The Differential Effects of Auditory and Visual Stimuli on Learning, Retention and Reactivation of a Perceptual-Motor Temporal Sequence in Children With Developmental Coordination Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Maziero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/jad-201584⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2021.616795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903797v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of comorbid developmental dyslexia on oculomotor behavior in children with developmental coordination disorder: A study with the Developmental Eye Movement test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+                <w:t xml:space="preserve">Specific Cues Can Improve Procedural Learning and Retention in Developmental Coordination Disorder and/or Developmental Dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J-M Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2021.102764⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.744562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2021.744562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366871v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of comorbidity on working memory profile in dyslexia and developmental coordination disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (7), pp.660-674. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2020.1798880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discourse macrolinguistic impairment as a marker of linguistic and extralinguistic functions decline in early Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bézy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Le Men</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (3), pp.390-400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1460-6984.12444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of orthographic consistency and word length on the dynamics of written production in adults: psycholinguistic and rTMS experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Démonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Soum-Favaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (1), pp.115-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11145-017-9776-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of Famous Person Semantic Memory in Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cabirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lucie Dinnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Aging Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 45 (1), pp.74-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0361073X.2018.1560118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What happens when nothing happens? An investigation of pauses as a compensatory mechanism in early Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bézy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Men</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124, pp.133 - 143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How specialized are writing-specific brain regions? An fMRI study of writing, drawing and oral spelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Démonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88, pp.66-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cortex.2016.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-individual variability in discourse informativeness in elderly populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bézy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (5), pp.391-408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02699206.2016.1277390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;handwriting brain&amp;quot;: A meta-analysis of neuroimaging studies of motor versus orthographic processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Démonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cortex.2013.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00860850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation of lexical and sub-lexical reading processes in the left perisylvian cortex.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effect of orthographic processes on letter identity and letter-position encoding in dyslexic children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Reddy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Iannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Valdois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Démonet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0050665⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777284v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of orthographic processes on letter identity and letter-position encoding in dyslexic children.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Segregation of lexical and sub-lexical reading processes in the left perisylvian cortex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Valdois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Réhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00154⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e50665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0050665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965206v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsycholinguistic Perspectives on Language Cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Astésano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corine Astésano; Mélanie Jucla. Psychology Press, 2017, 9780815356974</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3432,567 +3453,567 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’hôpital au laboratoire de recherche et inversement : vers une approche « écologique » de l’étude du vieillissement avec ou sans pathologie par cliniciens et chercheurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire du laboratoire CLLE, équipe Langues et Langage - Exploration des composantes sémantiques du mouvement par le prisme de la maladie de Parkinson et de la maladie d'Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Daganaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Stosic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire du LNPL - Le traitement cognitif des verbes de déplacement : exploration au sein de la maladie de Parkinson et de la maladie d'Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Daganaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Stosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluence et disfluences dans le discours au cours du vieillissement avec et sans pathologies dégénératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurodéveloppement et neurodégénérésence : présentation du projet FluD4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire déclarative dans les troubles du langage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution scientifique et pédagogique à l'édition de la collection &amp;quot;PREMIÈRES LECTURES POUR LES DYS&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Soum-Favaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delattre Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4002,1099 +4023,1099 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantisation co(n)textuelle de pseudomots : analyse sémantique d'un corpus expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iona Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Missire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mot dans la langue et dans le discours 5 : la construction du sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Vilnius; Université de Białystok, Mar 2024, Vilnius, Lituanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des liens entre fluence, disfluences, organisation temporelle de la parole et performances cognitivo-langagières dans les aphasies primaires progressives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guitard-Ivent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Astésano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disfluency patterns in Alzheimer’s disease and Frontotemporal lobar degeneration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rafiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Workshop on Disfluency in Spontaneous Speech (DiSS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLEX : apport de la reconnaissance vocale pour le diagnostic des dysfonctionnements cognitifs légers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Boissezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Journees de Phonetique Clinique (JPC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.105-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déficits cognitifs sous-jacents aux difficultés de lecture d’enfants dyslexiques avec ou sans TDC associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes Journées des ÉSPÉ d’Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Narbone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">évolex: à la croisée du TAL et de la psycholinguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cepel, Cercle Étudiant Pour l'Étude du Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLEX: un terrain pour éprouver les modèles et techniques TAL de mesures de proximité sémantique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Automatic analysis of word association data from the Evolex psycholinguistic tasks using computational lexical semantic similarity measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaume</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qui-­‐Quoi-­‐Où de la recherche sur langage, culture &amp; société à Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science (NLPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048841v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet EvoLex : Aller plus loin dans l'étude de la fluence et de l'accès au lexique (2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EVOLEX: un terrain pour éprouver les modèles et techniques TAL de mesures de proximité sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demie-Journée scientifique 2018 "Langage, Culture, Société" : Qui-Quoi-Où de la recherche sur langage, culture &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse Mind and Brain Institute (TMBI), CHU Purpan, pavillon Baudot, Toulouse, France; URI Octogone-Lordat (EA4156), Maison de la Recherche Université de Toulouse 2 Jean-Jaurès, Toulouse, France, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Qui-­‐Quoi-­‐Où de la recherche sur langage, culture &amp; société à Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044265v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic analysis of word association data from the Evolex psycholinguistic tasks using computational lexical semantic similarity measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet EvoLex : Aller plus loin dans l'étude de la fluence et de l'accès au lexique (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaume</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science (NLPCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Demie-Journée scientifique 2018 "Langage, Culture, Société" : Qui-Quoi-Où de la recherche sur langage, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse Mind and Brain Institute (TMBI), CHU Purpan, pavillon Baudot, Toulouse, France; URI Octogone-Lordat (EA4156), Maison de la Recherche Université de Toulouse 2 Jean-Jaurès, Toulouse, France, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881336v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “handwriting brain”: a motor/linguistic network with specialized “writing-specific” areas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Démonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Writing Word(s) Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, Jul 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5104,1004 +5125,1004 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological and Behavioral Evidences for a Scale of Semantic Incongruity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iona Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Missire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radouane El Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLAP), 30th Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Edinburgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLEX : la reconnaissance vocale au service du diagnostic des dysfonctionnements langagiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Gravellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Quillion-Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AFCP 2021 – Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse (virtuel), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLEX : approches psycholinguistique et computationnelle de l'accès au lexique et de la proximité sémantique entre paires de mots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaume</w:t>
+                <w:t xml:space="preserve">Working memory profile differs in dyslexia with or without developmental coordination disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Maziero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne ´ Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum à la croisée des sciences : Interagissez, Imaginez, Innovez - FACS3I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Reading and Developmental Dyslexia (IWORDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047651v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working memory profile differs in dyslexia with or without developmental coordination disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Chaix</w:t>
+                <w:t xml:space="preserve">EVOLEX : approches psycholinguistique et computationnelle de l'accès au lexique et de la proximité sémantique entre paires de mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Reading and Developmental Dyslexia (IWORDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Forum à la croisée des sciences : Interagissez, Imaginez, Innovez - FACS3I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998219v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Investigation of Eye Movement Dysfunctions in Children with Neurofibromatosis type 1</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Danna</w:t>
+                <w:t xml:space="preserve">Dyslexia, with or without Developmental Coordination Disorder: Different reading mechanisms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Vernet</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Biotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Join Global Fibromatosis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">BDA International Conference and EXPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Telford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479462v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03552279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyslexia, with or without Developmental Coordination Disorder: Different reading mechanisms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Biotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA International Conference and EXPO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th British Dyslexia Association’s International Conference (IC) and EXPO, Telford, 12-14 avril 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Telford, United Kingdom. British Dyslexia Association, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.24842.16324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03552279v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyslexia, with or without Developmental Coordination Disorder: Different reading mechanisms?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+                <w:t xml:space="preserve">An Investigation of Eye Movement Dysfunctions in Children with Neurofibromatosis type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne ´ Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jessica Tallet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th British Dyslexia Association’s International Conference (IC) and EXPO, Telford, 12-14 avril 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Join Global Fibromatosis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.24842.16324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03076524v1</w:t>
+                <w:t xml:space="preserve">hal-02479462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERP and behavioral evidence for interaction/cascade between central (linguistic) and peripheral (motor) processes during word handwriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Démonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Soum-Favaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International worshop on writing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Poitiers, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6111,144 +6132,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech disfluencies in children with developmental dyslexia: how do they differ from typical development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId173"/>
+      <w:footerReference w:type="default" r:id="rId174"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6316,51 +6337,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FB46E30"/>
+    <w:nsid w:val="7B7A7A50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6547,51 +6568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-jucla" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5775-9873" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215162v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Laury Marie Siguier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Planton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur G&#233;rard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rafiq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70322" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Desbernats" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guedes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Matrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tisseyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2025.115757" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Siguier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Baudou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Delage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102354" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pistono" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maziero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12978" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04707566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Blais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.braindev.2022.12.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2022.2112085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03903781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guerrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2022.959405" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vernet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2022.03.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gim&#233;no" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.09.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.616795" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03514824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jucla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maziero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Albaret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.744562" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03903797v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Senoussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-201584" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2021.102764" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2020.1798880" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753616v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;zy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lemesle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Men" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12444" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Soum-Favaro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-017-9776-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabirol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lucie Dinnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2018.1560118" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pistono" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pariente" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;zy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemesle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Men" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.12.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473913v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.11.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pastor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2016.1277390" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00860850v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.05.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-815Z1QJR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;hault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Reddy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050665" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00154" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955320v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Daganaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839261v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955325v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Caroline" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627306v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Br&#233;dif" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Missire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guitard-Ivent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955295v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442023v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881336v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pierrejean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El Yagoubi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03269242v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Petiot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Gravellier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Quillion-Dupre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047651v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479462v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552279v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bailleux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076524v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Biotteau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24842.16324" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01224891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910326v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-jucla" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5775-9873" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=8_3lyk4AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215162v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Laury Marie Siguier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Planton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pages" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur G&#233;rard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rafiq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70322" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Desbernats" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guedes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Matrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tisseyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2025.115757" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Siguier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Baudou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Delage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102354" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04707566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maziero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Blais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.braindev.2022.12.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pistono" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12978" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vernet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2022.03.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753608v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2022.2112085" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03903781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guerrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2022.959405" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03903797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Senoussi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gim&#233;no" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-201584" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2021.102764" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.09.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauveau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.616795" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03514824v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jucla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maziero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Albaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.744562" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2020.1798880" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753616v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;zy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lemesle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Men" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12444" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Soum-Favaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-017-9776-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busigny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabirol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lucie Dinnat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2018.1560118" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486741v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pistono" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pariente" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;zy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemesle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Men" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.12.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.11.018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753641v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pastor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Tran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2016.1277390" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00860850v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.05.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-815Z1QJR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965206v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00154" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;hault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Reddy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050665" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159847v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955320v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839264v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Daganaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Caroline" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Br&#233;dif" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Missire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955338v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guitard-Ivent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998277v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047636v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881336v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pierrejean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044265v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392340v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693189v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El Yagoubi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03269242v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Petiot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Gravellier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Quillion-Dupre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047651v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bailleux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076524v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Biotteau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24842.16324" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479462v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01224891v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>