--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1016,353 +1016,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02437412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabanes, Cheminement et cujalas: parcours de troupeaux à l’estive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+                <w:t xml:space="preserve">À la recherche des pratiques : le site 32 de Cabanes la Glère (IIIe-XVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estives d’Ossau : 7 000 ans de pastoralisme dans les Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pas d’oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-141, 2016, 978-2-917971-60-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01405830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparer et modéliser les sites, les territoires et les systèmes pastoraux pyrénéens dans la diachronie: présentation et premiers résultats du projet collaboratif DEPART</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermengol Gassiot Ballbè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Debofle; Sanchez, Jean-Christophe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pays pyrénéens et environnement. Actes du 62e Congrès de la Fédération historique de Midi-Pyrénées, Bagnères-de-Bigorre (Hautes-Pyrénées), 12-13-14 juin 2015 : 150e anniversaire de la Société Ramond (1865-2015) dans le cadre des commémorations nationales 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Ramond, pp.321-338, 2016, 978-2-9523824-5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01399071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche des sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estives d’Ossau. 7000 ans de pastoralisme dans les Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Pas d'Oiseau, pp.52-57, 2016, 978 2 917971 60 4</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pas d'Oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.60-83, 2016, 978 2 917971 60 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Christine Rendu</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabanes, Cheminement et cujalas: parcours de troupeaux à l’estive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estives d’Ossau. 7000 ans de pastoralisme dans les Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.84-113, 2016, 978 2 917971 60 4</w:t>
+              <w:t xml:space="preserve">, Le Pas d'Oiseau, pp.52-57, 2016, 978 2 917971 60 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A la recherche des sites</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche de la chronologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estives d’Ossau. 7000 ans de pastoralisme dans les Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pas d'Oiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.60-83, 2016, 978 2 917971 60 4</w:t>
+              <w:t xml:space="preserve">, pp.84-113, 2016, 978 2 917971 60 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;campements de piémonts pyrénéens&amp;quot; de la Protohistoire à l'Antiquité: apports de Systèmes d'Informations Géographiques (SIG) et perspectives spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1408,328 +1679,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Debofle; Jean-Christophe Sanchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pays pyrénéens et Environnement. Actes du 62e congrès de la Fédération historique Midi Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-120, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01438490v1</w:t>
-              </w:r>
-[...269 lines deleted...]
-                <w:t xml:space="preserve">halshs-01399071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre cartes pour une synthèse</w:t>
               </w:r>
@@ -1764,51 +1764,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estives d’Ossau. 7 000 ans de pastoralisme dans les Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pas d'Oiseau Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.142-157, 2016, 978 2 917971 60 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2628,191 +2628,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PETRA. A la recherche des constructions en pierres sèches dans les Pyrénées Occidentales. Un état des lieux à travers les prismes du Patrimoine Culturel Immatériel (PCI) et de l’Archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Heiniger-Castéret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la pierre sèche - XIIIe Rencontres de l'APSAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gouvernement d'Andorre - Ministère de la Culture; Communauté de Travail des Pyrénées, Nov 2025, Andorra la Vella, Andorre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construire des sites pastoraux à l’ouest des Pyrénées, quelques exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire au sommet. Spécificités, Fonctionnalités, Imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Viviane Delpech, Apr 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129739v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05419111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercher, caractériser et cartographier les structures pastorales en pierre dans les Pyrénées</w:t>
               </w:r>
@@ -3039,51 +3039,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie des aménagements linéaires en pierre sèche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mélinda Bizri; Giovanni Stranieri, Nov 2024, Dijon (Université de Bourgogne), France</w:t>
+              <w:t xml:space="preserve">, Mélinda Bizri; Giovanni Stranieri, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04829739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3271,178 +3271,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte de la propriété foncière actuelle des estives à l'échelle pyrénéenne : avancement des travaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Rendu</w:t>
+                <w:t xml:space="preserve">Etude ethno-archéologique des parcours de troupeaux. Point d’étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du PCR Habiter la montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christine Rendu, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05282670v1</w:t>
+                <w:t xml:space="preserve">halshs-05282676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude ethno-archéologique des parcours de troupeaux. Point d’étape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+                <w:t xml:space="preserve">La carte de la propriété foncière actuelle des estives à l'échelle pyrénéenne : avancement des travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du PCR Habiter la montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christine Rendu, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05282676v1</w:t>
+                <w:t xml:space="preserve">halshs-05282670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pastoralisme au Pays basque depuis l’époque médiévale. Jeux d’échelle et micro-histoire</w:t>
               </w:r>
@@ -3655,50 +3655,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04397861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cabanes, parcours et territoires dans les Pyrénées occidentales. Quelques exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours et droits de parcours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03774010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From villages to huts. Access, sharing and routes in the western Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3707,428 +3776,359 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathway. Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03774033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données du Patrimoine Culturel Immatériel : de la collecte à la publication, quelle sauvegarde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Heiniger-Castéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours et droits de parcours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">La dynamique de l’ouverture des données: panorama d’outils, Webinaire Maté la science ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mélanie Le Couédic; Florence Revelin, Sep 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03369286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bref historique de recherches sur le pastoralisme d’altitude dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "écosystèmes des milieux montagnards"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Granet-Abisset Anne-Marie; Guffond Christophe; Laissus Denis, Dec 2021, Sixt-Fer-à-Cheval, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du censier d'Orthez de 1536 et de l’Opération Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique urbaine. Orthez du Moyen Âge à la Renaissance. Opération CORTES (Chantier d’histoire 2020). Séminaire transversal Hommes territoires environnement. UPPA-MASTER HCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Lamazou-Duplan; Philippe Chareyre, Jun 2021, Orthez, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en série et en espace d’accords pastoraux pyrénéens de l’époque moderne - contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TPAST. Territoires pastoraux dans la longue durée : approche comparée Alpes-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263924v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-03605000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialiser des sites et des territoires à partir des sources écrites, quelques exemples</w:t>
               </w:r>
@@ -4600,594 +4600,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’état lieux des données dans les Pyrénées de l’ouest (stockage, gestion, archivage, modélisation) à quelques outils pour le travail collaboratif dans le projet &amp;quot;MARGES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première journée du Projet région Nouvelle Aquitaine "MARGES"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Création de référentiels commun : la coordination complexe du travail collaboratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. 12 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pastoralisme en vallée d'Ossau: une approche archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmission au musée d'Ossau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Arudy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02304768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De l’état lieux des données dans les Pyrénées de l’ouest (stockage, gestion, archivage, modélisation) à quelques outils pour le travail collaboratif dans le projet &amp;quot;MARGES</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche spatio-temporelle des accords pastoraux pyrénéens. Lies et passeries, limites et compascuité, entre points, lignes et surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Hommes, territoires, environnement" du Master HCP et du programme région Nouvelle-Aquitaine MARGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mélanie Le Couédic; Alain Champagne, Dec 2019, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02416597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des structures pastorales d’altitude : les cayolars de Larrau entre sources écrites et sources archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Larrau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02416542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriété et partage des communs d’altitude. Études de cas dans les Pyrénées (XVIIIe– XXes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Vous avez dit communs? » Pratiques, Patrimoines, Paysages, Liens sociaux et économiques. Séminaire Réseaux, pouvoirs, expressions et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patricia Heiniger-Castéret; Rémy Berdou, Nov 2019, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02416592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historique des « programmes montagne » dans les Pyrénées françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première journée du Projet région Nouvelle Aquitaine "MARGES"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...300 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02145912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5532,125 +5532,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02145868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etnologia, registres històrics i arqueologia en l'estudi dels sistemes pastorals d'altitud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Garcia Casas</w:t>
+                <w:t xml:space="preserve">Estives d’Ossau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres au sommet, Maison de la montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'estructuració agro pastoral de les zones de muntanya: alguns exemples d'exploració temàtica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocupació humana i impacte ecològic als Pirineus. Mètodes i problemàtiques de la recerca arqueològica a l'alta muntanya, seminari internacional de recerca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01613383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene anthropization of mid-elevation landscapes around Pic d’Orhy, Western Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coughlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5692,234 +5787,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Institute for European and Mediterranean Archaeology (IEMA) Visiting Scholar Conference on Archaeology of Mountain Landscapes: Interdisciplinary Research Strategies of Agro-Pastoralism in Upland Regions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Buffalo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'estructuració agro pastoral de les zones de muntanya: alguns exemples d'exploració temàtica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Rendu</w:t>
+                <w:t xml:space="preserve">Etnologia, registres històrics i arqueologia en l'estudi dels sistemes pastorals d'altitud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocupació humana i impacte ecològic als Pirineus. Mètodes i problemàtiques de la recerca arqueològica a l'alta muntanya, seminari internacional de recerca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01613383v1</w:t>
+                <w:t xml:space="preserve">halshs-01613371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estives d'Ossau. Les éclairages d'une recherche collective</w:t>
               </w:r>
@@ -6089,178 +6089,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01612321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poser les bases d'une saisie de l'émigration pyrénéenne occidentale à partir des registres consulaires de Montevideo (1832-1839)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bruneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">142e congrès du CTHS, Circulations montagnardes, circulations européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographie, pratiques sociales et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01714379v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01832224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rassembler, classer et comparer des sites archéologiques: l’exemple du SIG DEPART</w:t>
               </w:r>
@@ -6706,50 +6706,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01613543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'espace aux graphes. Mesurer les dynaamiques spatiales des terroirs villageois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XLIIIe Congrès de la Société des Historiens Médiévistes de l'Enseignement Supérieur Public (SHMESP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Tours, France. pp.99-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00956306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From space to graphs to understand spatial changes using medieval and modern fiscal sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6801,182 +6926,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Conference of Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. pp.424-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00956286v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">halshs-00956306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages partagés des territoires montagnards</w:t>
               </w:r>
@@ -8405,112 +8405,50 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larrau, Antchulogia et Ibbarondoua. Chronique des fouilles médiévales en France en 2015</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estives de Larrau, sites pastoraux [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8519,57 +8457,119 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Aquitaine 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.207-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01430119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-01430119v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larrau, Antchulogia et Ibbarondoua. Chronique des fouilles médiévales en France en 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01613474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larrau, les cayolars [notice archéologique]</w:t>
               </w:r>
@@ -8894,51 +8894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et valorisation du patrimoine naturel et culturel en Pays Grenadois ( deuxième édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cunchinabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10040,501 +10040,840 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;vics&amp;quot; de Béarn déterminés vers 1252</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les baillages de Béarn en 1385</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les &amp;quot;vics&amp;quot; de Béarn déterminés vers 1252</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire béarnais au XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le territoire béarnais au XIIe siècle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For de Morlaàs et villages neufs en Béarn (XIIe-XIVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France. 2019</w:t>
+              <w:t xml:space="preserve">France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La provenance des terres utilisées pour la confection des vases aux âges du Bronze et du fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01802840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bornage du Pont-Long au milieu du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01802852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montagne et piémont béarnais: sites de l'Âge du Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La provenance des terres utilisées pour la confection des vases aux âges du Bronze et du fer</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01800133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au premier Moyen Âge, chemins et sites castraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01802845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de Pau: sites antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01802843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de Pau: sites de l'Âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Montagne et piémont béarnais: sites de l'Âge du Bronze</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01802829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de Pau: objets isolés du Paléolithique et sites néolithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
@@ -10548,420 +10887,469 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">France. 2017</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01802835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carte de répartition des haches polies étudiées par Pablo Marticorena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">France. 2017</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01809096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chefs-Lieux de cité et autres agglomérations gallo-romaines des deux versants des Pyrénéens occidentales au Haut-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01808453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation des sites du Bronze ancien, moyen et final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France. 2017</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01809209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carte des propriétés collectives en Ossau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01808410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation des sites du Néolithique final des Pyrénées nord-occidentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France. 2017</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Localisation des sites du Néolithique final des Pyrénées nord-occidentales</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01809071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation des sites du Néolithique moyen et récent des Pyrénées nord-occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
@@ -10975,507 +11363,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Benoît Pace</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01809066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carte de localisation de la vallée d'Ossau dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...211 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01808387v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">medihal-01808453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation des sites du Néolithique ancien des Pyrénées nord-occidentales</w:t>
               </w:r>
@@ -11639,51 +11639,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDF288C3"/>
+    <w:nsid w:val="703AB53D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11870,51 +11870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-le-couedic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3969-4578" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15133417X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Tobalina Pulido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/book/croiser-les-sources-pour-detruire-et-reconstruire-lantiquite-tardive/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9781407359557" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432768v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pace" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04579047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bidot-Germa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lamazou-Duplan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coughlan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stuart Leigh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Gragson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437412v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/ed/l-artefact.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438490v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermengol Gassiot Ballb&#232;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier Hadrien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3758" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25123" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525042v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heiniger-Cast&#233;ret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419111v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04683508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Rozier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05282670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05282676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026732v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263924v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chareyre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369286v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604992v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03068246v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097991v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778959v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832237v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173354v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434983v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832224v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bruneton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613534v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613392v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139921v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356351v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173479v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613543v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956306v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berdou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cunchinabe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carlet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832897v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613409v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432402v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conesa Marc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021312v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05250521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pace" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heiniger-Casteret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169297v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613341v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613474v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430119v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421141v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459921v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546248v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730677v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lavergne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317581v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Contamine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110566v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Palu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692396v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964699v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020992v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872248v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00543218v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03635504v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03635488v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03635497v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03635428v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802852v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802840v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01800133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802845v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802843v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802835v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802829v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01809071v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01809209v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01808410v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01809066v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01808387v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01809096v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01808453v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Barraud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01808993v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-le-couedic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3969-4578" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15133417X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Tobalina Pulido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/book/croiser-les-sources-pour-detruire-et-reconstruire-lantiquite-tardive/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9781407359557" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432768v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pace" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04579047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bidot-Germa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lamazou-Duplan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coughlan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stuart Leigh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Gragson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437412v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/ed/l-artefact.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermengol Gassiot Ballb&#232;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421158v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier Hadrien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3758" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25123" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525042v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heiniger-Cast&#233;ret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129739v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04683508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Rozier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05282676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05282670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026732v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774010v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369286v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chareyre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604992v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03068246v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097991v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304768v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778959v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173354v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613383v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434983v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832224v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bruneton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714379v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613534v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613392v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139921v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356351v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173479v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613543v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956306v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berdou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cunchinabe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carlet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832897v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613409v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432402v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conesa Marc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021312v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05250521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pace" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heiniger-Casteret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169297v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613341v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430119v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421141v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459921v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546248v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730677v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lavergne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317581v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Contamine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110566v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Palu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692396v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964699v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020992v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872248v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00543218v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03635488v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03635504v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03635497v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03635428v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802840v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802852v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01800133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802845v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802843v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802835v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01809096v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01808453v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Barraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01809209v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01808410v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01809071v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01809066v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01808387v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01808993v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>