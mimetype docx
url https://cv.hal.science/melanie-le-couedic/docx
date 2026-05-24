--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1287,337 +1287,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01399071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des sites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allée</w:t>
+                <w:t xml:space="preserve">Cabanes, Cheminement et cujalas: parcours de troupeaux à l’estive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estives d’Ossau. 7000 ans de pastoralisme dans les Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.60-83, 2016, 978 2 917971 60 4</w:t>
+              <w:t xml:space="preserve">, Le Pas d'Oiseau, pp.52-57, 2016, 978 2 917971 60 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01421158v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+                <w:t xml:space="preserve">halshs-01421162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche de la chronologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estives d’Ossau. 7000 ans de pastoralisme dans les Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Pas d'Oiseau, pp.52-57, 2016, 978 2 917971 60 4</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pas d'Oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.84-113, 2016, 978 2 917971 60 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche des sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Christine Rendu</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estives d’Ossau. 7000 ans de pastoralisme dans les Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pas d'Oiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.84-113, 2016, 978 2 917971 60 4</w:t>
+              <w:t xml:space="preserve">, pp.60-83, 2016, 978 2 917971 60 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421155v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;campements de piémonts pyrénéens&amp;quot; de la Protohistoire à l'Antiquité: apports de Systèmes d'Informations Géographiques (SIG) et perspectives spatiales</w:t>
               </w:r>
@@ -3806,50 +3806,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03774033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bref historique de recherches sur le pastoralisme d’altitude dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "écosystèmes des milieux montagnards"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Granet-Abisset Anne-Marie; Guffond Christophe; Laissus Denis, Dec 2021, Sixt-Fer-à-Cheval, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Données du Patrimoine Culturel Immatériel : de la collecte à la publication, quelle sauvegarde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Heiniger-Castéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3858,277 +3927,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dynamique de l’ouverture des données: panorama d’outils, Webinaire Maté la science ouverte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mélanie Le Couédic; Florence Revelin, Sep 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03369286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Bref historique de recherches sur le pastoralisme d’altitude dans les Pyrénées</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en série et en espace d’accords pastoraux pyrénéens de l’époque moderne - contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "écosystèmes des milieux montagnards"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Granet-Abisset Anne-Marie; Guffond Christophe; Laissus Denis, Dec 2021, Sixt-Fer-à-Cheval, France</w:t>
+              <w:t xml:space="preserve">TPAST. Territoires pastoraux dans la longue durée : approche comparée Alpes-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du censier d'Orthez de 1536 et de l’Opération Cortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique urbaine. Orthez du Moyen Âge à la Renaissance. Opération CORTES (Chantier d’histoire 2020). Séminaire transversal Hommes territoires environnement. UPPA-MASTER HCP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Véronique Lamazou-Duplan; Philippe Chareyre, Jun 2021, Orthez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263937v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03263924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialiser des sites et des territoires à partir des sources écrites, quelques exemples</w:t>
               </w:r>
@@ -4600,299 +4600,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Création de référentiels commun : la coordination complexe du travail collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. 12 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pastoralisme en vallée d'Ossau: une approche archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmission au musée d'Ossau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Arudy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02304768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’état lieux des données dans les Pyrénées de l’ouest (stockage, gestion, archivage, modélisation) à quelques outils pour le travail collaboratif dans le projet &amp;quot;MARGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première journée du Projet région Nouvelle Aquitaine "MARGES"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02145923v1</w:t>
-              </w:r>
-[...201 lines deleted...]
-                <w:t xml:space="preserve">halshs-02304768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche spatio-temporelle des accords pastoraux pyrénéens. Lies et passeries, limites et compascuité, entre points, lignes et surface</w:t>
               </w:r>
@@ -5174,165 +5174,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02145912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lies et passeries&amp;quot; et réseaux. Accords pyrénéens entre points lignes et zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier participant, Analyse de réseaux et complexité, école thématique CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cargèse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des corrélats matériels aux partages de l’espace. Modélisation de parcours de troupeaux à partir de sources ethnographiques et historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au-delà des vestiges fauniques. Les divers marqueurs de l’élevage en archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015427v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02305510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefacts et écofacts de l’estivage dans la très longue durée</w:t>
               </w:r>
@@ -5532,50 +5532,335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02145868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etnologia, registres històrics i arqueologia en l'estudi dels sistemes pastorals d'altitud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocupació humana i impacte ecològic als Pirineus. Mètodes i problemàtiques de la recerca arqueològica a l'alta muntanya, seminari internacional de recerca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01613371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holocene anthropization of mid-elevation landscapes around Pic d’Orhy, Western Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coughlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Stuart Leigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Gragson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Institute for European and Mediterranean Archaeology (IEMA) Visiting Scholar Conference on Archaeology of Mountain Landscapes: Interdisciplinary Research Strategies of Agro-Pastoralism in Upland Regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Buffalo, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'estructuració agro pastoral de les zones de muntanya: alguns exemples d'exploració temàtica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocupació humana i impacte ecològic als Pirineus. Mètodes i problemàtiques de la recerca arqueològica a l'alta muntanya, seminari internacional de recerca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01613383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estives d’Ossau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5584,342 +5869,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres au sommet, Maison de la montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173354v1</w:t>
-              </w:r>
-[...283 lines deleted...]
-                <w:t xml:space="preserve">halshs-01613371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estives d'Ossau. Les éclairages d'une recherche collective</w:t>
               </w:r>
@@ -6309,267 +6309,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01613534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Archéologie des estives de Larrau : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Occupations, mobilités et échanges dans les Pyrénées occidentales et leurs piémonts : pour une approche diachronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réchin François, Jan 2015, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Archéologie pastorale en vallée d’Ossau : des traces aux systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De dauna à Bergère, Place de la femme en milieu rural à l'affirmation des bergères dans les Pyrénées béarnaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Oloron-Sainte-Marie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01613392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campements du piémont pyrénéen, caractérisation et mise en perspective spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Occupations, mobilités et échanges dans les Pyrénées occidentales et leurs piémonts : pour une approche diachronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Réchin François, Jan 2015, Pau, France</w:t>
-[...106 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, François Réchin, Jan 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02356351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -6706,50 +6706,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01613543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From space to graphs to understand spatial changes using medieval and modern fiscal sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40th Annual Conference of Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. pp.424-431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00956286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'espace aux graphes. Mesurer les dynaamiques spatiales des terroirs villageois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6801,415 +6926,290 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIIIe Congrès de la Société des Historiens Médiévistes de l'Enseignement Supérieur Public (SHMESP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Tours, France. pp.99-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00956306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Jouve</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes anciennes d’occupation domestique dans les Pyrénées et leurs piémonts. La question de l’habitat temporaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
-          </w:p>
-[...106 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Master Cultures, Arts et sociétés et du projet POEM (Échanges et mobilités dans les Pyrénées occidentales et leurs piémonts)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Réchin; Mélanie Le Couédic, Dec 2013, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02356321v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-02356300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages partagés des territoires montagnards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Nadine Béague</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Berdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Carlet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Cunchinabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Heiniger-Castéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Master Cultures, Arts et sociétés et du projet POEM (Échanges et mobilités dans les Pyrénées occidentales et leurs piémonts)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Réchin; Mélanie Le Couédic, Dec 2013, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02356300v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02356321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches interdisciplinaires sur l’histoire et le fonctionnement des estives dans les Pyrénées</w:t>
               </w:r>
@@ -8881,64 +8881,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et valorisation du patrimoine naturel et culturel en Pays Grenadois ( deuxième édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cunchinabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9125,51 +9125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et marqueurs spatiaux hérités des parcours pastoraux: du &amp;quot;borde-bordar&amp;quot; &amp;quot;au cayolar&amp;quot;. L’empreinte du &amp;quot;système maison&amp;quot; en Soule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cunchinabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Palu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9243,51 +9243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau et l’anthroposystème. Répartition et gestion des productions de matière et d’eau du XVIIIe s. au XXIe s. dans la plaine du Miey de Béarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cunchinabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Palu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9295,51 +9295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Berdou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ITEM EA 3002 (Identités, Territoires, Expressions, Mobilités); Université de Pau et des Pays de l'Adour. 2013, pp.138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11067,50 +11067,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01808453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Localisation des sites du Néolithique final des Pyrénées nord-occidentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01809071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Localisation des sites du Bronze ancien, moyen et final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11125,207 +11213,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01809209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte des propriétés collectives en Ossau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01808410v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">medihal-01809071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation des sites du Néolithique moyen et récent des Pyrénées nord-occidentales</w:t>
               </w:r>
@@ -11639,51 +11639,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="703AB53D"/>
+    <w:nsid w:val="C3709E5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11870,51 +11870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-le-couedic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3969-4578" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15133417X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Tobalina Pulido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/book/croiser-les-sources-pour-detruire-et-reconstruire-lantiquite-tardive/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9781407359557" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432768v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pace" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04579047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bidot-Germa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lamazou-Duplan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coughlan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stuart Leigh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Gragson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437412v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/ed/l-artefact.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermengol Gassiot Ballb&#232;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421158v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier Hadrien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3758" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25123" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525042v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heiniger-Cast&#233;ret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129739v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04683508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Rozier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05282676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05282670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026732v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774010v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369286v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chareyre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604992v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03068246v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097991v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304768v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778959v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173354v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613383v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434983v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832224v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bruneton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714379v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613534v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613392v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139921v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356351v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173479v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613543v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956306v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berdou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cunchinabe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carlet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832897v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613409v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432402v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conesa Marc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021312v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05250521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pace" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heiniger-Casteret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169297v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613341v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430119v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421141v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459921v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546248v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730677v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lavergne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317581v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Contamine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110566v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Palu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692396v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964699v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020992v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872248v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00543218v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03635488v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03635504v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03635497v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03635428v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802840v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802852v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01800133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802845v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802843v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802835v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01809096v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01808453v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Barraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01809209v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01808410v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01809071v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01809066v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01808387v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01808993v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-le-couedic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3969-4578" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15133417X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Tobalina Pulido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/book/croiser-les-sources-pour-detruire-et-reconstruire-lantiquite-tardive/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9781407359557" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432768v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pace" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04579047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bidot-Germa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lamazou-Duplan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coughlan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stuart Leigh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Gragson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437412v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/ed/l-artefact.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermengol Gassiot Ballb&#232;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier Hadrien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3758" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25123" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525042v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heiniger-Cast&#233;ret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129739v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04683508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Rozier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05282676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05282670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026732v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774010v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263924v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263937v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chareyre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604992v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03068246v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097991v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778959v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832237v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173354v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434983v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832224v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bruneton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714379v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613534v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139921v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356351v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173479v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613543v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956306v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356300v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carlet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berdou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cunchinabe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832897v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613409v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432402v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conesa Marc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021312v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05250521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pace" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heiniger-Casteret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169297v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613341v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430119v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421141v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459921v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546248v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730677v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lavergne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317581v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Contamine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110566v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Palu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692396v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964699v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020992v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872248v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00543218v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03635488v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03635504v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03635497v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03635428v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802840v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802852v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01800133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802845v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802843v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01802835v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01809096v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01808453v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Barraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01809071v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01809209v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01808410v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01809066v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01808387v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01808993v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>