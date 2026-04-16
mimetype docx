--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -496,182 +496,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Socrate comme personnage de dialogue à Rome, Quelques exemples chez Plaute, Lucilius et Cicéron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gernot Michael Müller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figurengestaltung und Gesprächsinteraktion im antiken Dialog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 126, Franz Steiner Verlag, pp.69-88, 2021, Palingenesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Socrate philosophe imparfait ? L'exemple du Banquet de Xénophon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lucciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Bonnier; Sylvie Laigneau-Fontaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Imperfection littéraire et artistique en Europe. Antiquité- XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 526, Classiques Garnier, pp.25-47, 2021, Rencontres, 978-2-406-12135-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12137-4.p.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12137-4.p.0025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03443283v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03042103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socrate dans le De Magia d'Apulée: représentations, apparences et reflets</w:t>
               </w:r>
@@ -1162,2587 +1162,2656 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La chrie, une forme d’expression pour l’action et/ou la contestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'ERIAC - "Littérature et politique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Besnault; Karine Winkelvoss, Apr 2026, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction - L'Antiquité à l'ère de l'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lucciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Revello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Antiquité à l'ère de l'IA: Philologie, Traduction et Modèles Génératifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Lata; Mélanie Lucciano; Veronica Revello, Feb 2026, Mont-Saint-Aignan (Rouen), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lata</w:t>
+                <w:t xml:space="preserve">hal-05529094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chrie, une forme populaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bleu et le blanc. Interférences entre les arts et littératures dits « populaires » et « savants » du XVIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karine Abiven; Anna Fouqué-Legros; Tony Gheeraert; Coline Moy, Feb 2026, Mont-Saint-Aignan (Rouen), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chreia/chria : premières pistes de réflexion sur la chrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traductions philosophiques dans la philosophie et la littérature latines : quelques études de cas - Atelier PhiLat – Lexique philosophique de la latinité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Casanova-Robin; Jean-Baptiste Gourinat, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une certification européenne pour la langue latine, du projet EULALIA au projet IN-EULALIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement des langues anciennes et le CECRL (Cadre Européen Commun de Référence pour les Langues):les certifications européennes en latin et en grec - Séminaire de recherche pédagogique dédié à l’enseignement du latin et du grec ancien (réseau Aglaé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séverine Clément-Tarantino; Peggy Lecaudé, Mar 2025, Villeneuve d’Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chreia/chria ... et autres : à la recherche de la chrie dans la latinité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues on Greek and Latin Rhetorical Terminology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Consalvi; Mélanie Lucciano; Roberta Marchionni; Manfred Flieger, May 2025, Munich, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making Diogenes popular in Rome? A study of the chreiai from Cicero to Aulus Gellius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Wisdom of Many? Maxims Between Upper and Lower-Class Culture in the Greek and Roman World - 16th Celtic Conference in Classics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sara De Martin; Ruth Webb, Jul 2025, Coimbra (Portugal), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatica umanistica o &amp;quot;Humanités numériques&amp;quot; in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario di Informatica umanistica - Linguistica computazionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guido Milanese, Apr 2025, Brescia, Italie (Università Milano Sacro Cuore), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentatione del libro di Guido Milanese (Univ- Sacro Cuore - Milano) &amp;quot;Le ragioni del latino&amp;quot; (2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le ragioni del latino": uno sguardo francese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Brescia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence et usages des chries dans les Lettres pseudocyniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Les Lettres cyniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jordi Pià-Comella; Donatella Izzo, May 2024, Université de Neuchâtel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Création » moderne de fragments antiques : pour une mise en réseau des Facta et dicta memorabilia de Valère Maxime par les chries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA LITTÉRATURE FRAGMENTAIRE ANCIENNE : DE LA CITATION À LA RÉCEPTION (15ème Celtic Conference in Classics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florian Barrière; Sarah Gaucher, Jul 2024, Cardiff, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perfect Death? Typology and comparative evaluation of deaths in the Memorable Words and Deeds of Valerius Maximus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Perfect Death? Historical, Literary, and Philosophical Reflections on Life, Death, and Remembrance in Greco-Roman Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ide François; Wim Nijs, Oct 2024, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Humanities in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second workshop of the Master Degree in Language Technologies and Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Balbo, Feb 2024, Turin (Italie), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una questione d'identità: Apuleio e la figura di Socrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciclo di conferenze e seminari - Università di Bologna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisa Dal Chiele, May 2024, Bologne (ITA), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of Digital Humanities in the Educational Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPSAC 2023 Theme: Resilient Computing and Computing for Resilience in a Sustainable Cyber-Physical World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment écrire la mort de Socrate après Platon ? Re-créations autour du Phédon platonicien : les exemples de Cicéron et de Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Transformation of the Platonic Dialogue in the Early Imperial Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Bottenberg; Francesco Padovani, Oct 2023, Giessen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chrie, de la salle de classe à l'expression philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Langues vivaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Dubrana; Anne-Iris Munoz, May 2023, Rouen (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chaussures de la rhétorique : adapter son discours comme on ajuste ses chaussures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métamorphoses du vêtement dans l’Antiquité : approche philosophique et littéraire - Vêtements des orateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Himation, Dec 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métaphores de l'impression dans la cire: détours par quelques poètes et auteurs latins, italiens et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le détour du comparant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Fix; Xavier Bonnier, Jun 2022, Mont Saint-Aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet EULALIA en Normandie, les outils de certification (O2) et retour d’expérience(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Marion Lata; Mélanie Lucciano; Veronica Revello, Feb 2026, Mont-Saint-Aignan (Rouen), France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Bigault de Granrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROPA LATINA III : le projet EULALIA : mise en place d’une certification européenne pour la langue latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mélanie Lucciano, May 2022, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Karine Abiven; Anna Fouqué-Legros; Tony Gheeraert; Coline Moy, Feb 2026, Mont-Saint-Aignan (Rouen), France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parole philosophique, parole satirique : formes d’expression de Socrate et des Socratiques à Rome face aux tyrans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Satire et philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Marie Favreau- Linder; Grégoire Blanc; Nicolas Corréard, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Andrea Consalvi; Mélanie Lucciano; Roberta Marchionni; Manfred Flieger, May 2025, Munich, Allemagne</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hominum pectora fenestrata et aperta : quel critère pour la connaissance de soi ? Regards croisés sur une préface de Vitruve, Cicéron, et deux personnages de Plaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hors champs philosophiques, Médecine et religion en dialogue avec la philosophie dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Claire Lozier; Anne-Isabelle Bouton, Dec 2021, Villeneuve-d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sara De Martin; Ruth Webb, Jul 2025, Coimbra (Portugal), Portugal</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socrate, un modèle cynique pour Rome ? Les exemples de Cicéron et de Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des Cyniques à Rome ? Pour une première approche du cynisme de la République au début de l’Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles Guérin; Jordi Pia Comella, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Séverine Clément-Tarantino; Peggy Lecaudé, Mar 2025, Villeneuve d’Ascq, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du savoir dans le De rerum natura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude sur Lluïsa Cunillé, Clarice Lispector, Lucrèce (Agrégation d’espagnol : options catalan, latin, portugais)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Hispanistes Français, Association Française des Catalanistes, CRIMIC, Jan 2020, Paris - Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hélène Casanova-Robin; Jean-Baptiste Gourinat, Mar 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socrate et les satiristes latins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’âge d’or de la satire en France et en Angleterre (XVIIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tony Gheeraert; Laurence Macé; Marc Martinez, Dec 2020, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Guido Milanese, Apr 2025, Brescia, Italie (Università Milano Sacro Cuore), Italy</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue dans la narration, narration dans le dialogue: l'exemple du De oratore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erzählen im Dialog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter v. Möllendorff, Gernot M. Müller, Mar 2019, Schloss Rauischholzhausen - Giessen, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jordi Pià-Comella; Donatella Izzo, May 2024, Université de Neuchâtel, Suisse</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socrate philosophe imparfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'imperfection littéraire et artistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Laigneau-Fontaine; Xavier Bonnier, Mar 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Florian Barrière; Sarah Gaucher, Jul 2024, Cardiff, Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la conférence &amp;quot;Dialogue et Enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre de Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue et Enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mélanie Lucciano; Jean-Pierre De Giorgio, Nov 2018, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ide François; Wim Nijs, Oct 2024, Leuven, Belgium</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sénèque, images et exempla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sénèque dans l’Antiquité et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Boulègue; Lucie Claire, Jan 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Andrea Balbo, Feb 2024, Turin (Italie), Italy</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à &amp;quot;Enseigner les langues anciennes à l'ère digitale : apprendre par et pour les Humanités numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Clément-Tarantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner les langues anciennes à l'ère digitale : apprendre par et pour les Humanités numériques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séverine Clément-Tarantino; Charlotte Tournier, Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Brescia, Italy</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socrate dans le &amp;quot;De Magia&amp;quot; d'Apulée: représentations, apparences et reflets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Philosophie hellénistique et romaine : Phantasia et imagination dans la philosophie hellénistique et romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juliette Dross; Jean-Baptiste Gourinat; Charlotte Murgier; Christelle Veillard, Apr 2017, Créteil (Université Paris-Est Créteil), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Elisa Dal Chiele, May 2024, Bologne (ITA), Italy</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02368058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socrate comme personnage de dialogue à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figurengestaltung und Gesprächsinteraktion im Antiken Dialog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gernot Michael Müller, May 2017, Eichstätt, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laura Bottenberg; Francesco Padovani, Oct 2023, Giessen, Germany</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler des philosophes grecs en tant qu’avocat, philosophe ou correspondant : les pratiques polygraphiques de Cicéron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La polygraphie comme norme : théories, pratiques, réceptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Gassino; Dimitri Kasprzyk, Nov 2017, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Torino, Italy</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman views on Alcibiades (1st Century BC - 1st Century AD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Celtic Conference in Classics - Panel 2: Alcibiades: History, Characterization and Reception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Timothy Duff; David Newell, Jun 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marie Dubrana; Anne-Iris Munoz, May 2023, Rouen (France), France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution de la mémoire des philosophes: inscriptions, tombeaux, épitaphes et épigrammes dans les &amp;quot;Vies et doctrines des philosophes illustres&amp;quot; de Diogène Laërce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mémoire en pièces : Modalités d’élaboration de la mémoire dans les textes grecs et latins jusqu’à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Raffarin, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Himation, Dec 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet TALIE : présentation et questionnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Clément-Tarantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités numériques : l’exemple de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Cogitore; Federica Dell'Oro; Bernard Eck; Thomas Lebarbé; Elena Pierazzo, Sep 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...1332 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01584795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3752,651 +3821,651 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œuvre numérique à son miroir - Avant propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lucciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Provini</w:t>
+                <w:t xml:space="preserve">hal-04596428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes du colloque &amp;quot;Cicero Digitalis&amp;quot; Cicero and Roman Thought in the Age of Digital Humanities - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciceroniana On line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, “Cicero digitalis” Congress Proceedings, V (2), pp.251-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13135/2532-5353/6521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la mise en scène de la mort des philosophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itaca: Quaderns Catalans de Cultura Clàssica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2436/20.2501.01.67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens de la mort de Socrate à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenulae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.1--20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scurra Atticus ? Le comique de Socrate d’Athènes à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mosaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Thalie dans tous ses états : le comique hors de la comédie dans la littérature latine, 9, pp.40-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations iconographiques de Socrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.1-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à &amp;quot;La représentation : enjeux littéraires, artistiques et philosophiques, de l’Antiquité au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socrate paradigme éthique pour les penseurs latins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenulae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Les formes de l’autorité, 2, pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...448 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4406,51 +4475,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue et Enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lucciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4466,323 +4535,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Études Anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LXI, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œuvre numérique à son miroir : regards sur les créations digitales contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lucciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cicero Digitalis, Cicero and Roman Thought in the Age of Digital Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lucciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciceroniana On line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V, 2, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Borgna</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, V, 2, 2021</w:t>
+                <w:t xml:space="preserve">hal-03562395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation : enjeux littéraires, artistiques et philosophiques, de l’Antiquité au xixe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, 2012, 2102-5541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4792,112 +4861,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaissances d'Horace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lucciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques et Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5044,51 +5113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lucciano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418027v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18780-6.p.0205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Giorgio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna30.9782356133878.10" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03443283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12137-4.p.0025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03042103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03085516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03032599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/eriac/index.php?id=817" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02974669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09550-7.p.0063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02464104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LATIN-EB.4.00212" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Malaspina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borgna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Senore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Revello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529091v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05136505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05012475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05012285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593525v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04747176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04108978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03700128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04109036v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bigault de Granrut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03470008v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03256923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03052051v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361341v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cl&#233;ment-Tarantino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tournier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02368419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584795v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03562396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2532-5353/6521" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337188v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2501.01.67" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287096v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398976v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Arnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Diliberto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03562395v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borgna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342925v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lucciano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418027v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18780-6.p.0205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Giorgio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna30.9782356133878.10" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03042103v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03443283v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12137-4.p.0025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03085516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03032599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/eriac/index.php?id=817" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02974669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09550-7.p.0063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02464104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LATIN-EB.4.00212" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Malaspina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borgna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Senore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Revello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05012285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05012475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05136505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418032v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04747176v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233972v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04108978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03700128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04109036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bigault de Granrut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03470008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03256923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447441v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03052051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cl&#233;ment-Tarantino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tournier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367607v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367558v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02368419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03562396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2532-5353/6521" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2501.01.67" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Arnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Diliberto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617271v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03562395v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borgna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342925v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>