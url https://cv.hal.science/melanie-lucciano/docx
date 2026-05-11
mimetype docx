--- v1 (2026-04-16)
+++ v2 (2026-05-11)
@@ -1162,51 +1162,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1360,2458 +1360,2527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En contexte et hors contexte: définition et présence des chries dans le stoïcisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En contexte et hors contexte I : Formes brèves et constitution du sens : les cas du théâtre et de la philosophie gréco-romaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sara De Martin; Mélanie Lucciano, Apr 2026, Villeneuve d’Ascq (Lille), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La chrie, une forme populaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lucciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bleu et le blanc. Interférences entre les arts et littératures dits « populaires » et « savants » du XVIIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karine Abiven; Anna Fouqué-Legros; Tony Gheeraert; Coline Moy, Feb 2026, Mont-Saint-Aignan (Rouen), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une certification européenne pour la langue latine, du projet EULALIA au projet IN-EULALIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement des langues anciennes et le CECRL (Cadre Européen Commun de Référence pour les Langues):les certifications européennes en latin et en grec - Séminaire de recherche pédagogique dédié à l’enseignement du latin et du grec ancien (réseau Aglaé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séverine Clément-Tarantino; Peggy Lecaudé, Mar 2025, Villeneuve d’Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chreia/chria ... et autres : à la recherche de la chrie dans la latinité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues on Greek and Latin Rhetorical Terminology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Consalvi; Mélanie Lucciano; Roberta Marchionni; Manfred Flieger, May 2025, Munich, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chreia/chria : premières pistes de réflexion sur la chrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lucciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traductions philosophiques dans la philosophie et la littérature latines : quelques études de cas - Atelier PhiLat – Lexique philosophique de la latinité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hélène Casanova-Robin; Jean-Baptiste Gourinat, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Séverine Clément-Tarantino; Peggy Lecaudé, Mar 2025, Villeneuve d’Ascq, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making Diogenes popular in Rome? A study of the chreiai from Cicero to Aulus Gellius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Wisdom of Many? Maxims Between Upper and Lower-Class Culture in the Greek and Roman World - 16th Celtic Conference in Classics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sara De Martin; Ruth Webb, Jul 2025, Coimbra (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Andrea Consalvi; Mélanie Lucciano; Roberta Marchionni; Manfred Flieger, May 2025, Munich, Allemagne</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatica umanistica o &amp;quot;Humanités numériques&amp;quot; in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario di Informatica umanistica - Linguistica computazionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guido Milanese, Apr 2025, Brescia, Italie (Università Milano Sacro Cuore), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sara De Martin; Ruth Webb, Jul 2025, Coimbra (Portugal), Portugal</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentatione del libro di Guido Milanese (Univ- Sacro Cuore - Milano) &amp;quot;Le ragioni del latino&amp;quot; (2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le ragioni del latino": uno sguardo francese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Brescia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Guido Milanese, Apr 2025, Brescia, Italie (Università Milano Sacro Cuore), Italy</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence et usages des chries dans les Lettres pseudocyniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Les Lettres cyniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jordi Pià-Comella; Donatella Izzo, May 2024, Université de Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Brescia, Italy</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Création » moderne de fragments antiques : pour une mise en réseau des Facta et dicta memorabilia de Valère Maxime par les chries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA LITTÉRATURE FRAGMENTAIRE ANCIENNE : DE LA CITATION À LA RÉCEPTION (15ème Celtic Conference in Classics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florian Barrière; Sarah Gaucher, Jul 2024, Cardiff, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jordi Pià-Comella; Donatella Izzo, May 2024, Université de Neuchâtel, Suisse</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Humanities in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second workshop of the Master Degree in Language Technologies and Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Balbo, Feb 2024, Turin (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Florian Barrière; Sarah Gaucher, Jul 2024, Cardiff, Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perfect Death? Typology and comparative evaluation of deaths in the Memorable Words and Deeds of Valerius Maximus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Perfect Death? Historical, Literary, and Philosophical Reflections on Life, Death, and Remembrance in Greco-Roman Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ide François; Wim Nijs, Oct 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ide François; Wim Nijs, Oct 2024, Leuven, Belgium</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una questione d'identità: Apuleio e la figura di Socrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciclo di conferenze e seminari - Università di Bologna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisa Dal Chiele, May 2024, Bologne (ITA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Andrea Balbo, Feb 2024, Turin (Italie), Italy</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of Digital Humanities in the Educational Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPSAC 2023 Theme: Resilient Computing and Computing for Resilience in a Sustainable Cyber-Physical World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Elisa Dal Chiele, May 2024, Bologne (ITA), Italy</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment écrire la mort de Socrate après Platon ? Re-créations autour du Phédon platonicien : les exemples de Cicéron et de Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Transformation of the Platonic Dialogue in the Early Imperial Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Bottenberg; Francesco Padovani, Oct 2023, Giessen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Torino, Italy</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chrie, de la salle de classe à l'expression philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Langues vivaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Dubrana; Anne-Iris Munoz, May 2023, Rouen (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laura Bottenberg; Francesco Padovani, Oct 2023, Giessen, Germany</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chaussures de la rhétorique : adapter son discours comme on ajuste ses chaussures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métamorphoses du vêtement dans l’Antiquité : approche philosophique et littéraire - Vêtements des orateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Himation, Dec 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marie Dubrana; Anne-Iris Munoz, May 2023, Rouen (France), France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métaphores de l'impression dans la cire: détours par quelques poètes et auteurs latins, italiens et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le détour du comparant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Fix; Xavier Bonnier, Jun 2022, Mont Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Himation, Dec 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet EULALIA en Normandie, les outils de certification (O2) et retour d’expérience(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Bigault de Granrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROPA LATINA III : le projet EULALIA : mise en place d’une certification européenne pour la langue latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mélanie Lucciano, May 2022, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Florence Fix; Xavier Bonnier, Jun 2022, Mont Saint-Aignan, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parole philosophique, parole satirique : formes d’expression de Socrate et des Socratiques à Rome face aux tyrans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Satire et philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Marie Favreau- Linder; Grégoire Blanc; Nicolas Corréard, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le projet EULALIA en Normandie, les outils de certification (O2) et retour d’expérience(s)</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hominum pectora fenestrata et aperta : quel critère pour la connaissance de soi ? Regards croisés sur une préface de Vitruve, Cicéron, et deux personnages de Plaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hors champs philosophiques, Médecine et religion en dialogue avec la philosophie dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Claire Lozier; Anne-Isabelle Bouton, Dec 2021, Villeneuve-d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socrate, un modèle cynique pour Rome ? Les exemples de Cicéron et de Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des Cyniques à Rome ? Pour une première approche du cynisme de la République au début de l’Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles Guérin; Jordi Pia Comella, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du savoir dans le De rerum natura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude sur Lluïsa Cunillé, Clarice Lispector, Lucrèce (Agrégation d’espagnol : options catalan, latin, portugais)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Hispanistes Français, Association Française des Catalanistes, CRIMIC, Jan 2020, Paris - Sorbonne Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socrate et les satiristes latins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’âge d’or de la satire en France et en Angleterre (XVIIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tony Gheeraert; Laurence Macé; Marc Martinez, Dec 2020, Mont-Saint-Aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue dans la narration, narration dans le dialogue: l'exemple du De oratore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erzählen im Dialog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter v. Möllendorff, Gernot M. Müller, Mar 2019, Schloss Rauischholzhausen - Giessen, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socrate philosophe imparfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'imperfection littéraire et artistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Laigneau-Fontaine; Xavier Bonnier, Mar 2018, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la conférence &amp;quot;Dialogue et Enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lucciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne de Bigault de Granrut</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre de Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue et Enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mélanie Lucciano; Jean-Pierre De Giorgio, Nov 2018, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à &amp;quot;Enseigner les langues anciennes à l'ère digitale : apprendre par et pour les Humanités numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Clément-Tarantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Mélanie Lucciano, May 2022, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner les langues anciennes à l'ère digitale : apprendre par et pour les Humanités numériques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séverine Clément-Tarantino; Charlotte Tournier, Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Marie Favreau- Linder; Grégoire Blanc; Nicolas Corréard, May 2022, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sénèque, images et exempla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sénèque dans l’Antiquité et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Boulègue; Lucie Claire, Jan 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Claire Lozier; Anne-Isabelle Bouton, Dec 2021, Villeneuve-d'Ascq, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socrate comme personnage de dialogue à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figurengestaltung und Gesprächsinteraktion im Antiken Dialog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gernot Michael Müller, May 2017, Eichstätt, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Charles Guérin; Jordi Pia Comella, Jun 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socrate dans le &amp;quot;De Magia&amp;quot; d'Apulée: représentations, apparences et reflets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Philosophie hellénistique et romaine : Phantasia et imagination dans la philosophie hellénistique et romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juliette Dross; Jean-Baptiste Gourinat; Charlotte Murgier; Christelle Veillard, Apr 2017, Créteil (Université Paris-Est Créteil), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Hispanistes Français, Association Française des Catalanistes, CRIMIC, Jan 2020, Paris - Sorbonne Université, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02368058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler des philosophes grecs en tant qu’avocat, philosophe ou correspondant : les pratiques polygraphiques de Cicéron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La polygraphie comme norme : théories, pratiques, réceptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Gassino; Dimitri Kasprzyk, Nov 2017, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Tony Gheeraert; Laurence Macé; Marc Martinez, Dec 2020, Mont-Saint-Aignan, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman views on Alcibiades (1st Century BC - 1st Century AD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Celtic Conference in Classics - Panel 2: Alcibiades: History, Characterization and Reception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Timothy Duff; David Newell, Jun 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Peter v. Möllendorff, Gernot M. Müller, Mar 2019, Schloss Rauischholzhausen - Giessen, Allemagne</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution de la mémoire des philosophes: inscriptions, tombeaux, épitaphes et épigrammes dans les &amp;quot;Vies et doctrines des philosophes illustres&amp;quot; de Diogène Laërce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mémoire en pièces : Modalités d’élaboration de la mémoire dans les textes grecs et latins jusqu’à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Raffarin, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sylvie Laigneau-Fontaine; Xavier Bonnier, Mar 2018, Dijon, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet TALIE : présentation et questionnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Clément-Tarantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités numériques : l’exemple de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Cogitore; Federica Dell'Oro; Bernard Eck; Thomas Lebarbé; Elena Pierazzo, Sep 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...685 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01584795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3821,651 +3890,651 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œuvre numérique à son miroir - Avant propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lucciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Provini</w:t>
+                <w:t xml:space="preserve">hal-04596428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes du colloque &amp;quot;Cicero Digitalis&amp;quot; Cicero and Roman Thought in the Age of Digital Humanities - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciceroniana On line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, “Cicero digitalis” Congress Proceedings, V (2), pp.251-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13135/2532-5353/6521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la mise en scène de la mort des philosophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itaca: Quaderns Catalans de Cultura Clàssica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2436/20.2501.01.67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens de la mort de Socrate à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenulae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.1--20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scurra Atticus ? Le comique de Socrate d’Athènes à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mosaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Thalie dans tous ses états : le comique hors de la comédie dans la littérature latine, 9, pp.40-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations iconographiques de Socrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.1-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à &amp;quot;La représentation : enjeux littéraires, artistiques et philosophiques, de l’Antiquité au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socrate paradigme éthique pour les penseurs latins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenulae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Les formes de l’autorité, 2, pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...448 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4475,51 +4544,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue et Enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lucciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4535,323 +4604,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Études Anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LXI, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œuvre numérique à son miroir : regards sur les créations digitales contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lucciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cicero Digitalis, Cicero and Roman Thought in the Age of Digital Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lucciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciceroniana On line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V, 2, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Borgna</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, V, 2, 2021</w:t>
+                <w:t xml:space="preserve">hal-03562395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation : enjeux littéraires, artistiques et philosophiques, de l’Antiquité au xixe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, 2012, 2102-5541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4861,112 +4930,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaissances d'Horace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lucciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques et Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5113,51 +5182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lucciano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418027v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18780-6.p.0205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Giorgio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna30.9782356133878.10" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03042103v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03443283v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12137-4.p.0025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03085516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03032599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/eriac/index.php?id=817" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02974669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09550-7.p.0063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02464104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LATIN-EB.4.00212" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Malaspina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borgna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Senore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Revello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05012285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05012475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05136505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418032v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04747176v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233972v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04108978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03700128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04109036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bigault de Granrut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03470008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03256923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447441v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03052051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cl&#233;ment-Tarantino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tournier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367607v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367558v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02368419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03562396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2532-5353/6521" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2501.01.67" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Arnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Diliberto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617271v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03562395v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borgna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342925v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lucciano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418027v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18780-6.p.0205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Giorgio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna30.9782356133878.10" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03042103v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03443283v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12137-4.p.0025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03085516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03032599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/eriac/index.php?id=817" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02974669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09550-7.p.0063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02464104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LATIN-EB.4.00212" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Malaspina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borgna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Senore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Revello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529091v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05012475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05136505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05012285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593525v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04747176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233972v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04108978v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03700128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04109036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bigault de Granrut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668104v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03470008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03256923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03052051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372772v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cl&#233;ment-Tarantino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tournier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367607v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368058v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02368419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03562396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2532-5353/6521" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337188v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2501.01.67" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287096v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398970v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398976v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Arnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Diliberto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398963v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03562395v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borgna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342925v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>