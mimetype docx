--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -1257,277 +1257,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Casteddi (Tavera - Corse-du-Sud) : habitat, grenier et espace domestique au second âge du Fer</w:t>
+                <w:t xml:space="preserve">Le site perché d’I Casteddi à Tavera, Corse-du-Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Arobba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cheuton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Audrey Jamai-Chipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Lambert</w:t>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III Workshop Internacional – La prehistoria y la protohistoria de las islas del Mediterráneo occidental. Casas y Poblados: Prácticas sociales en las islas del Mediterráneo occidental durante la prehistoria y la protohistoria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Palma de Majorque, Espagne</w:t>
+              <w:t xml:space="preserve">Âge du Bronze, Âge de Guerre. Violence organisée et expressions de la force au IIe millénaire avant J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Promotion de la Recherche sur l’Âge du Bronze, Oct 2020, Ajaccio, Porticcio, Sartène, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547078v1</w:t>
+                <w:t xml:space="preserve">hal-03338890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site perché d’I Casteddi à Tavera, Corse-du-Sud</w:t>
+                <w:t xml:space="preserve">I Casteddi (Tavera - Corse-du-Sud) : habitat, grenier et espace domestique au second âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Arobba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jamai-Chipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Cheuton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jamai-Chipon</w:t>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+                <w:t xml:space="preserve">Maryline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Âge du Bronze, Âge de Guerre. Violence organisée et expressions de la force au IIe millénaire avant J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Promotion de la Recherche sur l’Âge du Bronze, Oct 2020, Ajaccio, Porticcio, Sartène, France</w:t>
+              <w:t xml:space="preserve">III Workshop Internacional – La prehistoria y la protohistoria de las islas del Mediterráneo occidental. Casas y Poblados: Prácticas sociales en las islas del Mediterráneo occidental durante la prehistoria y la protohistoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Palma de Majorque, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338890v1</w:t>
+                <w:t xml:space="preserve">hal-02547078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des Batchengas (Cameroun) sur leur habitat : une hétérogénéité qui fait sens</w:t>
               </w:r>
@@ -2110,51 +2110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Munos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Grevey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guizard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Cauquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verbrugge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cheuton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini Saez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Villat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Munos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Grevey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guizard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Cauquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verbrugge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cheuton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini Saez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Villat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>