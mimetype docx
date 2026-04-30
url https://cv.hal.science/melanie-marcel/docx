--- v1 (2026-04-01)
+++ v2 (2026-04-30)
@@ -1257,346 +1257,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site perché d’I Casteddi à Tavera, Corse-du-Sud</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le regard des Batchengas (Cameroun) sur leur habitat : une hétérogénéité qui fait sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Âge du Bronze, Âge de Guerre. Violence organisée et expressions de la force au IIe millénaire avant J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Promotion de la Recherche sur l’Âge du Bronze, Oct 2020, Ajaccio, Porticcio, Sartène, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du Master ASE2P. Construire en terre. Transfert de connaissances, perceptions culturelles et changements sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338890v1</w:t>
+                <w:t xml:space="preserve">halshs-03587287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Casteddi (Tavera - Corse-du-Sud) : habitat, grenier et espace domestique au second âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Arobba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jamai-Chipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Workshop Internacional – La prehistoria y la protohistoria de las islas del Mediterráneo occidental. Casas y Poblados: Prácticas sociales en las islas del Mediterráneo occidental durante la prehistoria y la protohistoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Palma de Majorque, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le regard des Batchengas (Cameroun) sur leur habitat : une hétérogénéité qui fait sens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le site perché d’I Casteddi à Tavera, Corse-du-Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Arobba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cheuton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jamai-Chipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du Master ASE2P. Construire en terre. Transfert de connaissances, perceptions culturelles et changements sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Âge du Bronze, Âge de Guerre. Violence organisée et expressions de la force au IIe millénaire avant J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Promotion de la Recherche sur l’Âge du Bronze, Oct 2020, Ajaccio, Porticcio, Sartène, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03587287v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace domestique dans l’Aude du premier au second âge du Fer : Architecture et usage de l’espace</w:t>
               </w:r>
@@ -2110,51 +2110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Munos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Grevey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guizard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Cauquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verbrugge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cheuton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini Saez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Villat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Munos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Grevey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guizard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Cauquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verbrugge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cheuton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini Saez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Villat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>