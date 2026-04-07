--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -201,51 +201,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -369,559 +369,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Butyl Levulinate Synthesis from Cellulose under High-Gravity Conditions: Catalyst and Solvent Optimization</w:t>
+                <w:t xml:space="preserve">Comparative analysis of analytical methods for the quantification of sulfates in reconstituted soil matrices: Effect of soil texture and interfering species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktória Flóra Csendes</w:t>
+                <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakila Perera</w:t>
+                <w:t xml:space="preserve">Cynthia Abou Serhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Thomas</w:t>
+                <w:t xml:space="preserve">Naima Ben Ghozlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
+                <w:t xml:space="preserve">Mohamad Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.123298. </w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38, pp.104182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.123298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2025.104182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050556v1</w:t>
+                <w:t xml:space="preserve">hal-05271180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and quantification of aflatoxins and ochratoxin A in dried tamarind from Côte d’Ivoire by LC-MS/MS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application de la FT-ICR MS pour la caractérisation de bio-huile issue de la pyrolyse de bois de hêtre : évaluation des conditions de mode d’ionisation par electrospray (ESI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balla Ballo</w:t>
+                <w:t xml:space="preserve">Gian Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonie Moyon</w:t>
+                <w:t xml:space="preserve">Jason Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Vievard</w:t>
+                <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lauzent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Taouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2025.108348⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 407 (01001), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202540701001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471740v1</w:t>
+                <w:t xml:space="preserve">hal-05471766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la FT-ICR MS pour la caractérisation de bio-huile issue de la pyrolyse de bois de hêtre : évaluation des conditions de mode d’ionisation par electrospray (ESI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gian Arias</w:t>
+                <w:t xml:space="preserve">Extraction and quantification of aflatoxins and ochratoxin A in dried tamarind from Côte d’Ivoire by LC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Devaux</w:t>
+                <w:t xml:space="preserve">Balla Ballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
+                <w:t xml:space="preserve">Leonie Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Mignot</w:t>
+                <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bechara Taouk</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Lauzent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 407 (01001), pp.11. </w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 148, pp.108348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202540701001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2025.108348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471766v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of analytical methods for the quantification of sulfates in reconstituted soil matrices: Effect of soil texture and interfering species</w:t>
+                <w:t xml:space="preserve">Enhanced Butyl Levulinate Synthesis from Cellulose under High-Gravity Conditions: Catalyst and Solvent Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
+                <w:t xml:space="preserve">Viktória Flóra Csendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Abou Serhal</w:t>
+                <w:t xml:space="preserve">Shakila Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Ben Ghozlen</w:t>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Dhaini</w:t>
+                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38, pp.104182. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.123298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2025.104182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.123298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271180v1</w:t>
+                <w:t xml:space="preserve">hal-05050556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Study of the Cobalt(II) Chelation Mechanism by an Iminodiacetate-Decorated Disaccharide Ligand</w:t>
               </w:r>
@@ -1041,51 +1041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing conditions in online RPLC × SFC for the analysis of complex samples containing neutral compounds: Solving injection issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1201,51 +1201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Mili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Kadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1361,51 +1361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 320, part C, pp.122700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1433,325 +1433,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature effect on the steric and polar Taft substituent parameter values</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of industrial fire-related chemical markers in French rivers and underground water using chromatography hyphenated to high-resolution mass spectrometry systems for nontarget screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Klinksiek</w:t>
+                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffen Legeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Mignot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Legros</w:t>
+                <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3RE00500C⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (35), pp.20971-20990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36882-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373628v1</w:t>
+                <w:t xml:space="preserve">hal-05563674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Supercritical Fluid Chromatography Hyphenated to Fourier Transform Ion Cyclotron Resonance Mass Spectrometry with Quadrupole Detection for Microalgae Bio-Oil Characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Giusti</w:t>
+                <w:t xml:space="preserve">Temperature effect on the steric and polar Taft substituent parameter values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sindi Baco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Heinisch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
+                <w:t xml:space="preserve">Marcel Klinksiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Held</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.833-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c01779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3RE00500C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911177v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-competitive adsorption of polycyclic aromatic hydrocarbons and heavy metals on activated carbon produced from flax shives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1835,4726 +1835,4860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Properties of Bio-Oil from Biomass Pyrolysis in Auger Reactor Coupled to Fluidized Catalytic Bed Reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Supercritical Fluid Chromatography Hyphenated to Fourier Transform Ion Cyclotron Resonance Mass Spectrometry with Quadrupole Detection for Microalgae Bio-Oil Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balkydia Campusano</w:t>
+                <w:t xml:space="preserve">Caroline Barrère-Mangote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Jabbour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
+                <w:t xml:space="preserve">Pierre Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Heinisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr12112368⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c01779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768547v1</w:t>
+                <w:t xml:space="preserve">hal-04911177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive and non-competitive adsorption of six heavy metals on flax fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of Properties of Bio-Oil from Biomass Pyrolysis in Auger Reactor Coupled to Fluidized Catalytic Bed Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkydia Campusano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Vievard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
+                <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (11), pp.2368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr12112368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42247-024-00648-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04481173v1</w:t>
+                <w:t xml:space="preserve">hal-04768547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of kinetic models for the production of γ-valerolactone developed in isothermal, adiabatic and isoperibolic conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Competitive and non-competitive adsorption of six heavy metals on flax fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vievard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasre-Dine Ahfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emergent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2413-2424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42247-024-00648-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128792⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04115376v1</w:t>
+                <w:t xml:space="preserve">hal-04481173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbs carbonization and activation for fast sorption of nitrate ions: a new challenge for a full treatment of groundwater pollution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of butyl levulinate from the solvolysis of high-gravity fructose over heterogeneous catalyst: in-depth kinetic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+                <w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Samir</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valeria Casson Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-28282-6⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.142914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.142914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429889v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of butyl levulinate from the solvolysis of high-gravity fructose over heterogeneous catalyst: in-depth kinetic modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herbs carbonization and activation for fast sorption of nitrate ions: a new challenge for a full treatment of groundwater pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Buvat</w:t>
+                <w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Casson Moreno</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brahim Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Raguillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.142914⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (34), pp.82637-82646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-28282-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066613v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of partial ozonation on tank truck cleaning concentrate and the influence on biodegradability and ecotoxicity: a pilot-scale study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of kinetic models for the production of γ-valerolactone developed in isothermal, adiabatic and isoperibolic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten Nagels</w:t>
+                <w:t xml:space="preserve">Wenel Naudy Vásquez Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raf Dewil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2022.408⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 350, pp.128792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076894v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation, speciation and quantification of both chromium (VI) and chromium (III) in tanned leather samples: a comparative study and validation of analytical methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Vievard</w:t>
+                <w:t xml:space="preserve">Application of partial ozonation on tank truck cleaning concentrate and the influence on biodegradability and ecotoxicity: a pilot-scale study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Poelmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
+                <w:t xml:space="preserve">Maarten Nagels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+                <w:t xml:space="preserve">Raf Dewil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Cabooter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collagen and Leather</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42825-023-00125-7⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2022.408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429913v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line reversed-phase liquid chromatography x supercritical fluid chromatography coupled to high-resolution mass spectrometry: A powerful tool for the characterization of advanced biofuels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Rouvière</w:t>
+                <w:t xml:space="preserve">Separation, speciation and quantification of both chromium (VI) and chromium (III) in tanned leather samples: a comparative study and validation of analytical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vievard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle François</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1697, pp.463964. </w:t>
+              <w:t xml:space="preserve">Collagen and Leather</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.463964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42825-023-00125-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070590v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Based Adsorption as Ecofriendly Method for Wastewater Decontamination: A Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
+                <w:t xml:space="preserve">On-line reversed-phase liquid chromatography x supercritical fluid chromatography coupled to high-resolution mass spectrometry: A powerful tool for the characterization of advanced biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics11050404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1697, pp.463964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.463964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081040v1</w:t>
+                <w:t xml:space="preserve">hal-04070590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafine Particles Issued from Gasoline-Fuels and Biofuel Surrogates Combustion: A Comparative Study of the Physicochemical and In Vitro Toxicological Effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+                <w:t xml:space="preserve">Bio-Based Adsorption as Ecofriendly Method for Wastewater Decontamination: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vievard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasre-Dine Ahfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics11010021⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics11050404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916773v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional activated carbon: from synthesis to groundwater fluoride removal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafine Particles Issued from Gasoline-Fuels and Biofuel Surrogates Combustion: A Comparative Study of the Physicochemical and In Vitro Toxicological Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Teresa Juárez-Facio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumia Bakhta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ouiza Allalou</w:t>
+                <w:t xml:space="preserve">Clémence Méausoone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1RA08209D⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics11010021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534374v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Study and Model Assessment for n -Butyl Levulinate Production from Alcoholysis of 5-(Hydroxymethyl)furfural over Amberlite IR-120</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Buvat</w:t>
+                <w:t xml:space="preserve">Kinetic model assessment for the synthesis of γ-valerolactone from n-butyl levulinate and levulinic acid hydrogenation over the synergy effect of dual catalysts Ru/C and Amberlite IR-120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Delgado Liriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenel Naudy Vásquez Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Bronzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Casson Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeria Casson Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01640⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 430, Part 3, pp.133053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.133053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03731262v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic model assessment for the synthesis of γ-valerolactone from n-butyl levulinate and levulinic acid hydrogenation over the synergy effect of dual catalysts Ru/C and Amberlite IR-120</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Kinetic Study and Model Assessment for n -Butyl Levulinate Production from Alcoholysis of 5-(Hydroxymethyl)furfural over Amberlite IR-120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Cipolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Casson Moreno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.133053⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.10818-10836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498093v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03731262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and quantification of pesticides and metals in palm wines by HS-SPME/GC–MS and ICP-AES/MS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Vievard</w:t>
+                <w:t xml:space="preserve">Functional activated carbon: from synthesis to groundwater fluoride removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Bakhta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Sadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiemélé Laurent-Simon Amoikon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
+                <w:t xml:space="preserve">Ouiza Allalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133352⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.2332-2348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1RA08209D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710442v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of phenolic resins based on pyrolysis bio-oil separated by fractional condensation and water extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction and quantification of pesticides and metals in palm wines by HS-SPME/GC–MS and ICP-AES/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vievard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiemélé Laurent-Simon Amoikon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Xu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadjoua Aminata Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2022.106393⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 393, pp.133352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616765v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological impact of organic ultrafine particles (UFPs) in human bronchial epithelial BEAS-2B cells at air-liquid interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of phenolic resins based on pyrolysis bio-oil separated by fractional condensation and water extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Teresa Juarez-Facio</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Taouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2021.105258⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, pp.106393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2022.106393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388926v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent effect investigation on the acid-catalyzed esterification of levulinic acid by ethanol aided by a Linear Solvation Energy Relationship</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Klinksiek</w:t>
+                <w:t xml:space="preserve">Toxicological impact of organic ultrafine particles (UFPs) in human bronchial epithelial BEAS-2B cells at air-liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Teresa Juarez-Facio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rashid Ismail Bedawi Zakaria</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+                <w:t xml:space="preserve">C. Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.117928⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.105258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2021.105258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735962v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromium Determination in Leather and Other Matrices: A Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
+                <w:t xml:space="preserve">Solvent effect investigation on the acid-catalyzed esterification of levulinic acid by ethanol aided by a Linear Solvation Energy Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sindi Baco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Klinksiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashid Ismail Bedawi Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Antonia Garcia-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408347.2021.1890545⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.117928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.117928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03161912v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of solvent in enhancing the production of butyl levulinate from fructose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Casson Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 318, pp.123703. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.123703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of using Alfa grass fibers (Stipa Tenacissima L.) to remove Pb 2+ , Cu 2+ , and Zn 2+ from an aqueous solution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Alem</w:t>
+                <w:t xml:space="preserve">Chromium Determination in Leather and Other Matrices: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2022.2148572⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (7), pp.1537-1556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408347.2021.1890545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03874967v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative extraction of chromium VI and III from tanned leather: a comparative study of pretreatment methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
+                <w:t xml:space="preserve">Potential of using Alfa grass fibers (Stipa Tenacissima L.) to remove Pb 2+ , Cu 2+ , and Zn 2+ from an aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyacine Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benmammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasre-Dine Ahfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leather Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42825-021-00071-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2022.2148572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438328v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desorption of zinc, copper and lead ions from loaded flax fibers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nasre-Dine Ahfir</w:t>
+                <w:t xml:space="preserve">Quantitative extraction of chromium VI and III from tanned leather: a comparative study of pretreatment methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2021.2013323⟩</w:t>
+              <w:t xml:space="preserve">Journal of Leather Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42825-021-00071-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461779v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Statistics to Elucidate the Kinetics of γ-Valerolactone from n -Butyl Levulinate Hydrogenation over Ru/C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Desorption of zinc, copper and lead ions from loaded flax fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kajeiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Capecci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valeria Casson Moreno</w:t>
+                <w:t xml:space="preserve">Soumaya Mezghich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasre-Dine Ahfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.1c02107⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2021.2013323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498097v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of biomaterials based on cocoa shell with improved nitrate and Cr(VI) removal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian Statistics to Elucidate the Kinetics of γ-Valerolactone from n -Butyl Levulinate Hydrogenation over Ru/C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Capecci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Nkuigue Fotsing</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
+                <w:t xml:space="preserve">Yanjun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Delgado Liriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Casson Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ra03027a⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (31), pp.11725-11736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.1c02107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641027v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive and non-competitive zinc, copper and lead biosorption from aqueous solutions onto flax fibers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nasre-Dine Ahfir</w:t>
+                <w:t xml:space="preserve">Effect of ozonation as pre-treatment and polishing step on removal of ecotoxicity and alkylphenol ethoxylates from tank truck cleaning wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Poelmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Nagels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raf Dewil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Cabooter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127505⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.101441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2020.101441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925748v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ozonation as pre-treatment and polishing step on removal of ecotoxicity and alkylphenol ethoxylates from tank truck cleaning wastewater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Deirdre Cabooter</w:t>
+                <w:t xml:space="preserve">Surface modification of biomaterials based on cocoa shell with improved nitrate and Cr(VI) removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Nkuigue Fotsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Djoufac Woumfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mezghich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2020.101441⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.20009-20019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ra03027a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882119v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Assessment of Compounds after In Vitro Metabolic Conversion Using Zebrafish Eleuthero Embryos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Kislyuk</w:t>
+                <w:t xml:space="preserve">Competitive and non-competitive zinc, copper and lead biosorption from aqueous solutions onto flax fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kajeiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Mezghich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasre-Dine Ahfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20071712⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 260, pp.127505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130418v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast liquid chromatography-tandem mass spectrometry methodology for the analysis of alkylphenols and their ethoxylates in wastewater samples from the tank truck cleaning industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety Assessment of Compounds after In Vitro Metabolic Conversion Using Zebrafish Eleuthero Embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Bac Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Kislyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kensert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan Dries</w:t>
+                <w:t xml:space="preserve">Cecilia Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-019-01623-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (7), pp.1712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20071712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130423v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New anthracenyl polar embedded stationary phases with enhanced aromatic selectivity, a combined experimental and theoretical study: Part 1-experimental study</w:t>
+                <w:t xml:space="preserve">Fast liquid chromatography-tandem mass spectrometry methodology for the analysis of alkylphenols and their ethoxylates in wastewater samples from the tank truck cleaning industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Nagels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Poelmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kensert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément de Saint Jores</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+                <w:t xml:space="preserve">Jan Dries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.06.065⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 411 (8), pp.1611-1621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-019-01623-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01927986v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthracenyl polar embedded stationary phases with enhanced aromatic selectivity. Part II: A density functional theory study</w:t>
+                <w:t xml:space="preserve">New anthracenyl polar embedded stationary phases with enhanced aromatic selectivity, a combined experimental and theoretical study: Part 1-experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Saint Jores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchapla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1519, pp.91-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.08.083⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 1512, pp.9 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.06.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928169v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Relaxations in Supercooled Liquid and Glassy States of Amorphous Quinidine: Dielectric Spectroscopy and Density Functional Theory Approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Anthracenyl polar embedded stationary phases with enhanced aromatic selectivity. Part II: A density functional theory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (30), pp.7579-7592. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1519, pp.91-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b04242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.08.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928417v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of thermally pretreated silica stationary phases under hydrophilic interaction chromatography conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenanthrene Purification: Comparison of Zone Melting and Co-Crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Brugman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Veuthey</w:t>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.201600034⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (7), pp.1317 - 1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201600033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928566v1</w:t>
+                <w:t xml:space="preserve">hal-01928577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenanthrene Purification: Comparison of Zone Melting and Co-Crystallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Burel</w:t>
+                <w:t xml:space="preserve">Evaluation of thermally pretreated silica stationary phases under hydrophilic interaction chromatography conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Brugman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+                <w:t xml:space="preserve">Aurélie Périat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+                <w:t xml:space="preserve">Valerie Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Tisse</w:t>
+                <w:t xml:space="preserve">Jean-Luc Veuthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39 (7), pp.1317 - 1325. </w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (9), pp.1611 - 1618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceat.201600033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201600034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928577v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal pretreatments of superficially porous silica particles for high-performance liquid chromatography: Surface control, structural characterization and chromatographic evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Relaxations in Supercooled Liquid and Glassy States of Amorphous Quinidine: Dielectric Spectroscopy and Density Functional Theory Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1419, pp.45-57. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (30), pp.7579-7592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.09.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b04242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929454v1</w:t>
+                <w:t xml:space="preserve">hal-01928417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thermal pretreatments of superficially porous silica particles for high-performance liquid chromatography: Surface control, structural characterization and chromatographic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchapla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1419, pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.09.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High-Density Octadecyl Chemically Bonded Core–Shell Silica Phases for HPLC: Comparison of Microwave-Assisted and Classical Synthetic Routes, Structural Characterization and Chromatographic Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mercier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chromatographia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77 (23-24), pp.1577 - 1588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10337-014-2802-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6564,307 +6698,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical fluid chromatography hyphenated to ultra-high resolution mass spectrometry for the characterization of third generation bio-oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Heinisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique FTICR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Ambleteuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity of RPLC x SFC-HRMS and SFC-FTICR for the characterization of third generation bio-oils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Heinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flax fibers as new filter for metals removal from runoff waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6892,4127 +7026,4127 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Symposium on Chromatography 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Budapest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line liquid chromatography x supercritical fluid chromatography high resolution mass spectrometry: a powerful tool to improve the characterization of third generation bio-oils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Rouvière</w:t>
+                <w:t xml:space="preserve">New Ferromagnetic Nanoparticles for Water Remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Heinisch</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du club de chromatographie d’Ile de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">20e Journées Cyclodextrines JCD2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Villeneuve-d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875211v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Ferromagnetic Nanoparticles for Water Remediation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lisa Rouviere</w:t>
+                <w:t xml:space="preserve">On-line liquid chromatography x supercritical fluid chromatography high resolution mass spectrometry: a powerful tool to improve the characterization of third generation bio-oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barbot</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Heinisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Journées Cyclodextrines JCD2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Villeneuve-d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journée thématique du club de chromatographie d’Ile de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051003v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line RPLC x SFC hyphenated to high resolution mass spectrometry for the characterization of third generation bio-oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du chrome dans le cuir: défis de l'extraction et de la spéciation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Chromium Determination in Leather: Challenges of Extraction and Speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises de Spectrométrie de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, en ligne, France</w:t>
+              <w:t xml:space="preserve">Journée thématique AFSEP : Prélèvement et traitement de l'échantillon : quelles conséquences sur l'analyse ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876787v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromium Determination in Leather: Challenges of Extraction and Speciation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Détermination du chrome dans le cuir: défis de l'extraction et de la spéciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique AFSEP : Prélèvement et traitement de l'échantillon : quelles conséquences sur l'analyse ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, en ligne, France</w:t>
+              <w:t xml:space="preserve">Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876791v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'une gamme de phases stationnaires sur silice partiellement poreuses : quelles modifications de surface pour quelles applications ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peulon Valérie Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xèmes journées scientifiques du Club Jeunes de l'AFSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a new MVP stationary phase for the 2D-RPLC separation of anthraquinone derivatives using descriptors stemmed from Delaunay triangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPLC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension des propriétés chromatographiques par la modélisation moléculaire : Etude de phases stationnaires aromatiques (mono et trifonctionnelle) à groupement polaire intercalé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peulon Valérie Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Congrès de l'Association Francophone des Sciences Séparatives (AFSEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de l’intérêt d’une nouvelle phase stationnaire (MVP) pour la séparation 2D-RPLC des dérivés d’anthraquinone par évaluation avec différents descripteurs issus de la triangulation de Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès biennal de l’Association Francophone des Sciences Séparatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New polar-embedded aromatic core-shell stationary phases for high-performance liquid chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPLC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using DFT approaches to investigate the enhanced aromatic selectivity of new antracenyl polar embedded stationary phases for Liquid Chromatography</w:t>
+                <w:t xml:space="preserve">New polar-embedded aromatic stationary phases for HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European symposium on chemical bonding (ESCB, 1, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Club jeunes de l'Association francophone des sciences séparatives (AFSEP, 9, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130435v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Same core-shell silica batch, same microwave grafting procedure leading to various C18 stationary phases? Insight in thermal pretreatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenanthrene purification: comparison between Zone Melting and Co-Crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Brugman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Tchapla</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peulon Valérie Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium &amp; Exhibit on High Performance Liquid Phase Separations and Related Techniques (HPLC, 44, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, San Francisco (CA), United States</w:t>
+              <w:t xml:space="preserve">JEEP (Journées des Equilibres Entre Phases) n°42</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130676v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterisation and Chromatographic Evaluation of Calixarene based Stationary Phases</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using DFT approaches to investigate the enhanced aromatic selectivity of new antracenyl polar embedded stationary phases for Liquid Chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchapla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’École Doctorale Normande de Chimie (JEDNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">European symposium on chemical bonding (ESCB, 1, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939604v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New polar-embedded aromatic stationary phases for HPLC</w:t>
+                <w:t xml:space="preserve">Same core-shell silica batch, same microwave grafting procedure leading to various C18 stationary phases? Insight in thermal pretreatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Club jeunes de l'Association francophone des sciences séparatives (AFSEP, 9, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Symposium &amp; Exhibit on High Performance Liquid Phase Separations and Related Techniques (HPLC, 44, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130694v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenanthrene purification: comparison between Zone Melting and Co-Crystallization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, Characterisation and Chromatographic Evaluation of Calixarene based Stationary Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEEP (Journées des Equilibres Entre Phases) n°42</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l’École Doctorale Normande de Chimie (JEDNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468869v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenanthrene purification: comparison between zone melting and co-crystallization</w:t>
+                <w:t xml:space="preserve">Elaboration de phases stationnaires à base de dérivés de calix[6]arène pour la chromatographie sur microcolonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Burel</w:t>
+                <w:t xml:space="preserve">A. Clergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J.T. Brugman</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes JEEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème Journées Scientifiques du Club Jeunes de l’AFSEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939429v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de phases stationnaires à base de dérivés de calix[6]arène pour la chromatographie sur microcolonnes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Phenanthrene purification: comparison between zone melting and co-crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J.T. Brugman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journées Scientifiques du Club Jeunes de l’AFSEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">42èmes JEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939460v1</w:t>
+                <w:t xml:space="preserve">hal-01939429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse, caractérisation et évaluation chromatographique de phases stationnaires dérivées de calixarène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New polar-embedded aromatic stationary phases for HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Journées Scientifiques du Club Jeunes de l’AFSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights for the development of polar-embedded aromatic stationary phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave preparation, characterization, and evaluation of a new polar-embedded aromatic core-shell stationary phase for high-performance liquid chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPLC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could the same core-shell silica batch functionalized with the same microwave procedure lead to various C18 stationary phases? Insight in thermal pretreatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">How thermal treatments could impact C18 stationary phases made of core-shell particles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPLC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940656v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How thermal treatments could impact C18 stationary phases made of core-shell particles?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Could the same core-shell silica batch functionalized with the same microwave procedure lead to various C18 stationary phases? Insight in thermal pretreatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">HPLC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940645v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave preparation, characterization, and evaluation of a new polar-embedded aromatic core shell stationary phase for high-performance liquid chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroanalysis XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelle mesure les prétraitements thermiques impactent-ils les phases stationnaires C18 à base de particules de silice partiellement poreuses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (11, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core-shell silica particles: Functionalization, characterization, and evaluation of the stationary phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIèmes journées scientifiques du Club Jeunes de l'AFSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octadecyl-chemically bonded core-shell silica phases for liquid chromatography: comparison of microwave-assisted and classical synthetic routes, structural characterization and chromatographic evaluation of the stationary phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapidité, résolution, efficacité : Apport des particules semi-poreuses en chromatographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diviser par 10 le temps de fonctionnalisation de particules de silice partiellement poreuses ? Micro-ondes versus chauffage à reflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tchapla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du club de chromatographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">11ème congrès francophone de l’AFSEP sur les Sciences séparatives et les couplages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130710v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diviser par 10 le temps de fonctionnalisation de particules de silice partiellement poreuses ? Micro-ondes versus chauffage à reflux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapidité, résolution, efficacité : Apport des particules semi-poreuses en chromatographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès francophone de l’AFSEP sur les Sciences séparatives et les couplages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journées du club de chromatographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940913v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodeoxygenation of acetone and acetic acid as model molecules for pyrolysis bio-oil on Ni 2 P catalyst synthesised by Slurry Impregnation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Carrasco Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Montes-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jundong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of wood waste combustion particulate matter by FTICR MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Copalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RPLC x SFC hyphenated to high resolution mass spectrometry for the characterization of third generation bio-oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Heinisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées école doctorale normande de chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPME-GC/MS for pesticides analysis: Palm wine case of study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiemélé Laurent-Simon Amoikon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore N. Djeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromium Determination in Leather: Challenges of Extraction and Speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11027,1168 +11161,1168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of phenolic resins based on pyrolysis bio-oil separated by fractional condensation and water extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+                <w:t xml:space="preserve">Détermination du chrome dans le cuir: défis de l'extraction et de la spéciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bechara Taouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Biomass Conference and Exihibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l’AFSEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524526v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du chrome dans le cuir: défis de l'extraction et de la spéciation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of phenolic resins based on pyrolysis bio-oil separated by fractional condensation and water extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulos Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Taouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l’AFSEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">29th European Biomass Conference and Exihibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876778v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspectral imaging for the evaluation of lithology and the monitoring of hydrocarbons in environmental samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Joseph Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Garret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Arzur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RemTech (International event on Remediation, Coasts, Floods, Climate, Seismic, Regeneration Industry)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Ferrara, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Validation of an LC-MS/MS Method for the Analysis of Non-Ionic Surfactants in Treated Wastewater Samples from the Tank Cleaning Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Nagels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raf Dewil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Poelmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Dries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Symposium on Chromatography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cannes Mandelieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New polar-embedded aromatic core-shell stationary phases for high-performance liquid chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium &amp; Exhibit on High Performance Liquid Phase Separations and Related Techniques (HPLC, 44, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could the same core-shell silica batch functionalized with the same microwave procedure lead to various C18 stationary phases? Insight in thermalpretreatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on High Performance Liquid Phase Separations &amp; Related Techniques (HPLC, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diviser par 10 le temps de fonctionnalisation de particules de silice partiellement poreuses ? Micro-ondes versus chauffage à reflux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mercier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès francophone de l’AFSEP sur les Sciences séparatives et les couplages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave preparation, characterization, and evaluation of a new polarembedded aromatic core-shell stationary phase for high-performance liquid chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on High Performance Liquid Phase Separations &amp; Related Techniques (HPLC, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core-shell silica particles: Octadecyl silica particles by hydrosilylation and organosilanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mercier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Symposium on Chromatography (ISC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12198,117 +12332,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for analyzing soil pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin van Exem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2022069827 (A1). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12318,114 +12452,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de phases stationnaires originales pour la Chromatographie Liquide Haute Performance : Synthèse, caractérisation, et évaluation des propriétés chromatographiques des colonnes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université de Rouen, France, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01674550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId308"/>
+      <w:footerReference w:type="default" r:id="rId311"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12493,51 +12627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDABFDF1"/>
+    <w:nsid w:val="D5E546AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12724,51 +12858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-mignot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3781-2830" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197926282" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-2187-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjar Belkacemi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benhadji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Taleb Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reguia Boudraa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Tahraoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2026.102436" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria Fl&#243;ra Csendes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakila Perera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123298" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471740v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Ballo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Moyon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2025.108348" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Arias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Devaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mignot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540701001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gisel Arellano-S&#225;nchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abou Serhal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ben Ghozlen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dhaini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153263" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarrut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465518" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Kadouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mourad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Tafer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-025-10604-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286167v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindi Baco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Held" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122700" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373628v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Klinksiek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RE00500C" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re-Mangote" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Heinisch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01779" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421844v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00806-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkydia Campusano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jabbour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112368" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00648-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy V&#225;squez Salcedo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128792" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429889v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Samir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raguillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28282-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04066613v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Menno Di Bucchianico" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Casson Moreno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.142914" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04076894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Poelmans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Nagels" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Dewil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Cabooter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.408" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42825-023-00125-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04070590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.463964" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04081040v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050404" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916773v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Ju&#225;rez-Facio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534374v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakhta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Allalou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA08209D" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03731262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cipolla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01640" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498093v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado Liriano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bronzetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.133053" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiem&#233;l&#233; Laurent-Simon Amoikon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjoua Aminata Coulibaly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133352" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616765v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2022.106393" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03388926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Juarez-Facio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castilla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2021.105258" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03735962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Ismail Bedawi Zakaria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Antonia Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117928" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161912v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2021.1890545" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03598350v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123703" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874967v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyacine Bennacer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Benmammar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2022.2148572" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42825-021-00071-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kajeiou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Mezghich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2021.2013323" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498097v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Capecci" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02107" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641027v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra03027a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925748v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127505" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882119v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2020.101441" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130418v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Giusti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Bac Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kislyuk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ranieri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071712" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130423v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kensert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dries" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01623-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927986v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.06.065" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DXF46M6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928169v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schamm&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.08.083" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928417v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04242" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928566v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;riat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veuthey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201600034" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMLMRMJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928577v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Brugman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600033" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27D42TNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929454v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.072" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFKRPVRK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929987v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10337-014-2802-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875036v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875015v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875211v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051003v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875251v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876787v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876791v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134227v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peulon Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939199v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowik" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchapla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134226v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939206v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939615v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schamm&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tognetti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joubert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130435v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130676v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939604v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerg&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130694v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468869v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939429v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.T. Brugman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939460v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939598v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939462v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130682v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940654v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940656v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940645v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940815v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130690v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941040v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940971v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940913v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524516v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Carrasco D&#237;az" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Montes-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jundong Wang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876797v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Copalle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875229v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716875v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore N. Djeni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716877v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524526v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Youssef" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876778v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410722v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Roudaut" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Garret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Arzur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chereau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762233v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130714v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130726v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130730v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130722v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130739v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716255v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674550v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-mignot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3781-2830" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197926282" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-2187-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjar Belkacemi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benhadji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Taleb Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reguia Boudraa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Tahraoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2026.102436" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271180v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gisel Arellano-S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abou Serhal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ben Ghozlen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dhaini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Arias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Devaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mignot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540701001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Ballo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Moyon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2025.108348" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria Fl&#243;ra Csendes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakila Perera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123298" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153263" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarrut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465518" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Kadouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mourad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Tafer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-025-10604-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286167v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindi Baco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Held" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122700" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05563674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffen Legeard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36882-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Klinksiek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RE00500C" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421844v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00806-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re-Mangote" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Heinisch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01779" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkydia Campusano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jabbour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112368" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00648-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04066613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Menno Di Bucchianico" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Casson Moreno" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.142914" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Samir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raguillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28282-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115376v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy V&#225;squez Salcedo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128792" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04076894v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Poelmans" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Nagels" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Dewil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Cabooter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.408" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429913v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42825-023-00125-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04070590v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.463964" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04081040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050404" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916773v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Ju&#225;rez-Facio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado Liriano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bronzetti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.133053" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03731262v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cipolla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01640" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakhta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Allalou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA08209D" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710442v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiem&#233;l&#233; Laurent-Simon Amoikon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjoua Aminata Coulibaly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133352" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616765v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2022.106393" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03388926v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Juarez-Facio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbi&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castilla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2021.105258" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03735962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Ismail Bedawi Zakaria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Antonia Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117928" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03598350v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123703" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161912v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2021.1890545" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyacine Bennacer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Benmammar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2022.2148572" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438328v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42825-021-00071-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461779v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kajeiou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Mezghich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2021.2013323" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498097v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Capecci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882119v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2020.101441" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641027v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra03027a" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925748v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127505" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130418v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Giusti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Bac Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kislyuk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ranieri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071712" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130423v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kensert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dries" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01623-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927986v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.06.065" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DXF46M6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928169v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schamm&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.08.083" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928577v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Brugman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600033" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27D42TNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928566v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;riat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veuthey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201600034" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMLMRMJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928417v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04242" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929454v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.072" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFKRPVRK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929987v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10337-014-2802-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875036v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875015v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875265v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051003v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875211v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875251v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876791v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876787v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134227v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peulon Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939199v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchapla" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134226v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939206v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939615v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schamm&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tognetti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130694v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468869v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130435v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130676v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939604v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerg&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939460v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939429v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.T. Brugman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939598v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939462v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130682v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940654v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940645v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940656v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940815v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130690v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941040v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940971v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940913v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130710v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524516v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Carrasco D&#237;az" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Montes-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jundong Wang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876797v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Copalle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875229v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716875v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore N. Djeni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716877v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876778v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524526v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Youssef" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410722v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Roudaut" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Garret" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Arzur" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chereau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762233v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130714v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130726v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130730v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130722v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130739v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716255v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674550v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>