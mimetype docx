--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -318,212 +318,212 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Tahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Indian Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.102436. </w:t>
+              <w:t xml:space="preserve">, 2026, 103 (3), pp.102436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jics.2026.102436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of analytical methods for the quantification of sulfates in reconstituted soil matrices: Effect of soil texture and interfering species</w:t>
+                <w:t xml:space="preserve">Enhanced Butyl Levulinate Synthesis from Cellulose under High-Gravity Conditions: Catalyst and Solvent Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
+                <w:t xml:space="preserve">Viktória Flóra Csendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Abou Serhal</w:t>
+                <w:t xml:space="preserve">Shakila Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Ben Ghozlen</w:t>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Dhaini</w:t>
+                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38, pp.104182. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.123298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2025.104182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.123298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271180v1</w:t>
+                <w:t xml:space="preserve">hal-05050556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la FT-ICR MS pour la caractérisation de bio-huile issue de la pyrolyse de bois de hêtre : évaluation des conditions de mode d’ionisation par electrospray (ESI)</w:t>
               </w:r>
@@ -767,161 +767,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Butyl Levulinate Synthesis from Cellulose under High-Gravity Conditions: Catalyst and Solvent Optimization</w:t>
+                <w:t xml:space="preserve">Comparative analysis of analytical methods for the quantification of sulfates in reconstituted soil matrices: Effect of soil texture and interfering species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktória Flóra Csendes</w:t>
+                <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakila Perera</w:t>
+                <w:t xml:space="preserve">Cynthia Abou Serhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Thomas</w:t>
+                <w:t xml:space="preserve">Naima Ben Ghozlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
+                <w:t xml:space="preserve">Mohamad Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.123298. </w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38, pp.104182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.123298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2025.104182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050556v1</w:t>
+                <w:t xml:space="preserve">hal-05271180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Study of the Cobalt(II) Chelation Mechanism by an Iminodiacetate-Decorated Disaccharide Ligand</w:t>
               </w:r>
@@ -1303,373 +1303,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting steric and polar substituent effects in linear free energy Relationships: Re-Assessment of the Taft equation with Temperature-Dependent kinetic modeling</w:t>
+                <w:t xml:space="preserve">Identification of industrial fire-related chemical markers in French rivers and underground water using chromatography hyphenated to high-resolution mass spectrometry systems for nontarget screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sindi Baco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Held</w:t>
+                <w:t xml:space="preserve">Clément Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Legros</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiffen Legeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vievard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 320, part C, pp.122700. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (35), pp.20971-20990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36882-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05286167v1</w:t>
+                <w:t xml:space="preserve">hal-05563674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of industrial fire-related chemical markers in French rivers and underground water using chromatography hyphenated to high-resolution mass spectrometry systems for nontarget screening</w:t>
+                <w:t xml:space="preserve">Dissecting steric and polar substituent effects in linear free energy Relationships: Re-Assessment of the Taft equation with Temperature-Dependent kinetic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Limousin</w:t>
+                <w:t xml:space="preserve">Sindi Baco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Castilla</w:t>
+                <w:t xml:space="preserve">Christoph Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffen Legeard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (35), pp.20971-20990. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 320, part C, pp.122700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36882-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563674v1</w:t>
+                <w:t xml:space="preserve">hal-05286167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effect on the steric and polar Taft substituent parameter values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sindi Baco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Klinksiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.833-841. </w:t>
@@ -1701,295 +1701,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-competitive adsorption of polycyclic aromatic hydrocarbons and heavy metals on activated carbon produced from flax shives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Vievard</w:t>
+                <w:t xml:space="preserve">Online Supercritical Fluid Chromatography Hyphenated to Fourier Transform Ion Cyclotron Resonance Mass Spectrometry with Quadrupole Detection for Microalgae Bio-Oil Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Alem</w:t>
+                <w:t xml:space="preserve">Caroline Barrère-Mangote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pantet</w:t>
+                <w:t xml:space="preserve">Pierre Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasre-Dine Ahfir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
+                <w:t xml:space="preserve">Sabine Heinisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (4), pp.2441-2450. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42247-024-00806-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c01779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421844v1</w:t>
+                <w:t xml:space="preserve">hal-04911177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Supercritical Fluid Chromatography Hyphenated to Fourier Transform Ion Cyclotron Resonance Mass Spectrometry with Quadrupole Detection for Microalgae Bio-Oil Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jason Devaux</w:t>
+                <w:t xml:space="preserve">Non-competitive adsorption of polycyclic aromatic hydrocarbons and heavy metals on activated carbon produced from flax shives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Barrère-Mangote</w:t>
+                <w:t xml:space="preserve">Abdellah Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Giusti</w:t>
+                <w:t xml:space="preserve">Anne Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Heinisch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
+                <w:t xml:space="preserve">Nasre-Dine Ahfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Emergent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (4), pp.2441-2450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c01779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42247-024-00806-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911177v1</w:t>
+                <w:t xml:space="preserve">hal-05421844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Properties of Bio-Oil from Biomass Pyrolysis in Auger Reactor Coupled to Fluidized Catalytic Bed Reactor</w:t>
               </w:r>
@@ -2122,90 +2122,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive and non-competitive adsorption of six heavy metals on flax fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasre-Dine Ahfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergent Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.2413-2424. </w:t>
@@ -2237,408 +2237,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of butyl levulinate from the solvolysis of high-gravity fructose over heterogeneous catalyst: in-depth kinetic modeling</w:t>
+                <w:t xml:space="preserve">Assessment of kinetic models for the production of γ-valerolactone developed in isothermal, adiabatic and isoperibolic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t>
+                <w:t xml:space="preserve">Wenel Naudy Vásquez Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Buvat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.142914⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 350, pp.128792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066613v1</w:t>
+                <w:t xml:space="preserve">hal-04115376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbs carbonization and activation for fast sorption of nitrate ions: a new challenge for a full treatment of groundwater pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vieillard</w:t>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+                <w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t>
+                <w:t xml:space="preserve">Brahim Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Raguillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (34), pp.82637-82646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-023-28282-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of kinetic models for the production of γ-valerolactone developed in isothermal, adiabatic and isoperibolic conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of butyl levulinate from the solvolysis of high-gravity fructose over heterogeneous catalyst: in-depth kinetic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenel Naudy Vásquez Salcedo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Renou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Valeria Casson Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 350, pp.128792. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.142914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.142914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115376v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of partial ozonation on tank truck cleaning concentrate and the influence on biodegradability and ecotoxicity: a pilot-scale study</w:t>
               </w:r>
@@ -2758,77 +2758,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation, speciation and quantification of both chromium (VI) and chromium (III) in tanned leather samples: a comparative study and validation of analytical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Moufarrej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3039,90 +3039,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Based Adsorption as Ecofriendly Method for Wastewater Decontamination: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasre-Dine Ahfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (5), pp.404. </w:t>
@@ -3199,51 +3199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Méausoone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3288,693 +3288,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic model assessment for the synthesis of γ-valerolactone from n-butyl levulinate and levulinic acid hydrogenation over the synergy effect of dual catalysts Ru/C and Amberlite IR-120</w:t>
+                <w:t xml:space="preserve">Functional activated carbon: from synthesis to groundwater fluoride removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Delgado Liriano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wenel Naudy Vásquez Salcedo</w:t>
+                <w:t xml:space="preserve">Soumia Bakhta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Bronzetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+                <w:t xml:space="preserve">Zahra Sadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiza Allalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.133053⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.2332-2348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1RA08209D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498093v1</w:t>
+                <w:t xml:space="preserve">hal-03534374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Study and Model Assessment for n -Butyl Levulinate Production from Alcoholysis of 5-(Hydroxymethyl)furfural over Amberlite IR-120</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Cipolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Casson Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.10818-10836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03731262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional activated carbon: from synthesis to groundwater fluoride removal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic model assessment for the synthesis of γ-valerolactone from n-butyl levulinate and levulinic acid hydrogenation over the synergy effect of dual catalysts Ru/C and Amberlite IR-120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Sadaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brahim Samir</w:t>
+                <w:t xml:space="preserve">Jose Delgado Liriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenel Naudy Vásquez Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouiza Allalou</w:t>
+                <w:t xml:space="preserve">Giulia Bronzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Casson Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (4), pp.2332-2348. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 430, Part 3, pp.133053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1RA08209D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.133053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534374v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and quantification of pesticides and metals in palm wines by HS-SPME/GC–MS and ICP-AES/MS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and characterization of phenolic resins based on pyrolysis bio-oil separated by fractional condensation and water extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiemélé Laurent-Simon Amoikon</w:t>
+                <w:t xml:space="preserve">Jie Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjoua Aminata Coulibaly</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Taouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133352⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, pp.106393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2022.106393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710442v1</w:t>
+                <w:t xml:space="preserve">hal-03616765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of phenolic resins based on pyrolysis bio-oil separated by fractional condensation and water extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+                <w:t xml:space="preserve">Extraction and quantification of pesticides and metals in palm wines by HS-SPME/GC–MS and ICP-AES/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mignot</w:t>
+                <w:t xml:space="preserve">Tiemélé Laurent-Simon Amoikon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Youssef</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadjoua Aminata Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 159, pp.106393. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 393, pp.133352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2022.106393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616765v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicological impact of organic ultrafine particles (UFPs) in human bronchial epithelial BEAS-2B cells at air-liquid interface</w:t>
               </w:r>
@@ -4094,51 +4094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent effect investigation on the acid-catalyzed esterification of levulinic acid by ethanol aided by a Linear Solvation Energy Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sindi Baco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Klinksiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4222,291 +4222,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of solvent in enhancing the production of butyl levulinate from fructose</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Buvat</w:t>
+                <w:t xml:space="preserve">Chromium Determination in Leather and Other Matrices: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 318, pp.123703. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (7), pp.1537-1556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.123703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10408347.2021.1890545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598350v1</w:t>
+                <w:t xml:space="preserve">hal-03161912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromium Determination in Leather and Other Matrices: A Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
+                <w:t xml:space="preserve">Role of solvent in enhancing the production of butyl levulinate from fructose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Casson Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 52 (7), pp.1537-1556. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 318, pp.123703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408347.2021.1890545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.123703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161912v1</w:t>
+                <w:t xml:space="preserve">hal-03598350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of using Alfa grass fibers (Stipa Tenacissima L.) to remove Pb 2+ , Cu 2+ , and Zn 2+ from an aqueous solution</w:t>
               </w:r>
@@ -4518,64 +4518,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyacine Bennacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benmammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasre-Dine Ahfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4626,51 +4626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative extraction of chromium VI and III from tanned leather: a comparative study of pretreatment methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4769,77 +4769,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desorption of zinc, copper and lead ions from loaded flax fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Kajeiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Mezghich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasre-Dine Ahfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4916,64 +4916,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Capecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Delgado Liriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Casson Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5018,429 +5018,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ozonation as pre-treatment and polishing step on removal of ecotoxicity and alkylphenol ethoxylates from tank truck cleaning wastewater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Deirdre Cabooter</w:t>
+                <w:t xml:space="preserve">Surface modification of biomaterials based on cocoa shell with improved nitrate and Cr(VI) removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Nkuigue Fotsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Djoufac Woumfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mezghich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2020.101441⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.20009-20019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ra03027a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882119v1</w:t>
+                <w:t xml:space="preserve">hal-02641027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of biomaterials based on cocoa shell with improved nitrate and Cr(VI) removal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
+                <w:t xml:space="preserve">Competitive and non-competitive zinc, copper and lead biosorption from aqueous solutions onto flax fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kajeiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Mezghich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasre-Dine Ahfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.20009-20019. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 260, pp.127505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0ra03027a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641027v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive and non-competitive zinc, copper and lead biosorption from aqueous solutions onto flax fibers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nasre-Dine Ahfir</w:t>
+                <w:t xml:space="preserve">Effect of ozonation as pre-treatment and polishing step on removal of ecotoxicity and alkylphenol ethoxylates from tank truck cleaning wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Poelmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Nagels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raf Dewil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Cabooter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 260, pp.127505. </w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.101441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2020.101441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925748v1</w:t>
+                <w:t xml:space="preserve">hal-02882119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety Assessment of Compounds after In Vitro Metabolic Conversion Using Zebrafish Eleuthero Embryos</w:t>
               </w:r>
@@ -5968,453 +5968,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenanthrene Purification: Comparison of Zone Melting and Co-Crystallization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Relaxations in Supercooled Liquid and Glassy States of Amorphous Quinidine: Dielectric Spectroscopy and Density Functional Theory Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Burel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Séverine Tisse</w:t>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.201600033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (30), pp.7579-7592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b04242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928577v1</w:t>
+                <w:t xml:space="preserve">hal-01928417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of thermally pretreated silica stationary phases under hydrophilic interaction chromatography conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Périat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Veuthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Separation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (9), pp.1611 - 1618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jssc.201600034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Relaxations in Supercooled Liquid and Glassy States of Amorphous Quinidine: Dielectric Spectroscopy and Density Functional Theory Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+                <w:t xml:space="preserve">Phenanthrene Purification: Comparison of Zone Melting and Co-Crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Brugman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Joubert</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (7), pp.1317 - 1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201600033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b04242⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928417v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal pretreatments of superficially porous silica particles for high-performance liquid chromatography: Surface control, structural characterization and chromatographic evaluation</w:t>
               </w:r>
@@ -6585,64 +6585,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chromatographia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77 (23-24), pp.1577 - 1588. </w:t>
@@ -6764,51 +6764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Heinisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique FTICR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Ambleteuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6872,51 +6872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Heinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6980,64 +6980,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Symposium on Chromatography 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Budapest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7056,269 +7056,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Ferromagnetic Nanoparticles for Water Remediation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lisa Rouviere</w:t>
+                <w:t xml:space="preserve">On-line liquid chromatography x supercritical fluid chromatography high resolution mass spectrometry: a powerful tool to improve the characterization of third generation bio-oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barbot</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Heinisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Journées Cyclodextrines JCD2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Villeneuve-d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journée thématique du club de chromatographie d’Ile de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051003v1</w:t>
+                <w:t xml:space="preserve">hal-03875211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line liquid chromatography x supercritical fluid chromatography high resolution mass spectrometry: a powerful tool to improve the characterization of third generation bio-oils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Rouvière</w:t>
+                <w:t xml:space="preserve">New Ferromagnetic Nanoparticles for Water Remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Heinisch</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du club de chromatographie d’Ile de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">20e Journées Cyclodextrines JCD2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Villeneuve-d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875211v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line RPLC x SFC hyphenated to high resolution mass spectrometry for the characterization of third generation bio-oils</w:t>
               </w:r>
@@ -7423,57 +7423,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromium Determination in Leather: Challenges of Extraction and Speciation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Détermination du chrome dans le cuir: défis de l'extraction et de la spéciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7498,103 +7498,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique AFSEP : Prélèvement et traitement de l'échantillon : quelles conséquences sur l'analyse ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, en ligne, France</w:t>
+              <w:t xml:space="preserve">Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876791v1</w:t>
+                <w:t xml:space="preserve">hal-03876787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du chrome dans le cuir: défis de l'extraction et de la spéciation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Chromium Determination in Leather: Challenges of Extraction and Speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7619,73 +7619,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises de Spectrométrie de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, en ligne, France</w:t>
+              <w:t xml:space="preserve">Journée thématique AFSEP : Prélèvement et traitement de l'échantillon : quelles conséquences sur l'analyse ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876787v1</w:t>
+                <w:t xml:space="preserve">hal-03876791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'une gamme de phases stationnaires sur silice partiellement poreuses : quelles modifications de surface pour quelles applications ?</w:t>
               </w:r>
@@ -7818,51 +7818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8064,51 +8064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8163,51 +8163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New polar-embedded aromatic core-shell stationary phases for high-performance liquid chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8282,51 +8282,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New polar-embedded aromatic stationary phases for HPLC</w:t>
+                <w:t xml:space="preserve">Using DFT approaches to investigate the enhanced aromatic selectivity of new antracenyl polar embedded stationary phases for Liquid Chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schammé</w:t>
@@ -8361,625 +8361,625 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Club jeunes de l'Association francophone des sciences séparatives (AFSEP, 9, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">European symposium on chemical bonding (ESCB, 1, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130694v1</w:t>
+                <w:t xml:space="preserve">hal-02130435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenanthrene purification: comparison between Zone Melting and Co-Crystallization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Same core-shell silica batch, same microwave grafting procedure leading to various C18 stationary phases? Insight in thermal pretreatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchapla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEEP (Journées des Equilibres Entre Phases) n°42</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium &amp; Exhibit on High Performance Liquid Phase Separations and Related Techniques (HPLC, 44, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468869v1</w:t>
+                <w:t xml:space="preserve">hal-02130676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using DFT approaches to investigate the enhanced aromatic selectivity of new antracenyl polar embedded stationary phases for Liquid Chromatography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, Characterisation and Chromatographic Evaluation of Calixarene based Stationary Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European symposium on chemical bonding (ESCB, 1, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées de l’École Doctorale Normande de Chimie (JEDNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130435v1</w:t>
+                <w:t xml:space="preserve">hal-01939604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Same core-shell silica batch, same microwave grafting procedure leading to various C18 stationary phases? Insight in thermal pretreatments</w:t>
+                <w:t xml:space="preserve">New polar-embedded aromatic stationary phases for HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Sebban</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium &amp; Exhibit on High Performance Liquid Phase Separations and Related Techniques (HPLC, 44, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, San Francisco (CA), United States</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Club jeunes de l'Association francophone des sciences séparatives (AFSEP, 9, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130676v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterisation and Chromatographic Evaluation of Calixarene based Stationary Phases</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phenanthrene purification: comparison between Zone Melting and Co-Crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Brugman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peulon Valérie Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’École Doctorale Normande de Chimie (JEDNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">JEEP (Journées des Equilibres Entre Phases) n°42</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939604v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de phases stationnaires à base de dérivés de calix[6]arène pour la chromatographie sur microcolonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Journées Scientifiques du Club Jeunes de l’AFSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9030,64 +9030,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J.T. Brugman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9129,90 +9129,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse, caractérisation et évaluation chromatographique de phases stationnaires dérivées de calixarène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9237,51 +9237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New polar-embedded aromatic stationary phases for HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9487,51 +9487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave preparation, characterization, and evaluation of a new polar-embedded aromatic core-shell stationary phase for high-performance liquid chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9606,57 +9606,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How thermal treatments could impact C18 stationary phases made of core-shell particles?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Could the same core-shell silica batch functionalized with the same microwave procedure lead to various C18 stationary phases? Insight in thermal pretreatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9685,103 +9685,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">HPLC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940645v1</w:t>
+                <w:t xml:space="preserve">hal-01940656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could the same core-shell silica batch functionalized with the same microwave procedure lead to various C18 stationary phases? Insight in thermal pretreatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">How thermal treatments could impact C18 stationary phases made of core-shell particles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9810,73 +9810,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPLC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940656v1</w:t>
+                <w:t xml:space="preserve">hal-01940645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave preparation, characterization, and evaluation of a new polar-embedded aromatic core shell stationary phase for high-performance liquid chromatography</w:t>
               </w:r>
@@ -10108,51 +10108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core-shell silica particles: Functionalization, characterization, and evaluation of the stationary phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10233,51 +10233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octadecyl-chemically bonded core-shell silica phases for liquid chromatography: comparison of microwave-assisted and classical synthetic routes, structural characterization and chromatographic evaluation of the stationary phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10352,221 +10352,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diviser par 10 le temps de fonctionnalisation de particules de silice partiellement poreuses ? Micro-ondes versus chauffage à reflux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapidité, résolution, efficacité : Apport des particules semi-poreuses en chromatographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès francophone de l’AFSEP sur les Sciences séparatives et les couplages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journées du club de chromatographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940913v1</w:t>
+                <w:t xml:space="preserve">hal-02130710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapidité, résolution, efficacité : Apport des particules semi-poreuses en chromatographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diviser par 10 le temps de fonctionnalisation de particules de silice partiellement poreuses ? Micro-ondes versus chauffage à reflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tchapla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du club de chromatographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">11ème congrès francophone de l’AFSEP sur les Sciences séparatives et les couplages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130710v1</w:t>
+                <w:t xml:space="preserve">hal-01940913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10610,51 +10610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Carrasco Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Montes-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10709,51 +10709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of wood waste combustion particulate matter by FTICR MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10886,51 +10886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Heinisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées école doctorale normande de chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10981,51 +10981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiemélé Laurent-Simon Amoikon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore N. Djeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11076,51 +11076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromium Determination in Leather: Challenges of Extraction and Speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11191,299 +11191,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du chrome dans le cuir: défis de l'extraction et de la spéciation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of phenolic resins based on pyrolysis bio-oil separated by fractional condensation and water extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulos Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Taouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l’AFSEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">29th European Biomass Conference and Exihibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876778v1</w:t>
+                <w:t xml:space="preserve">hal-05524526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of phenolic resins based on pyrolysis bio-oil separated by fractional condensation and water extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+                <w:t xml:space="preserve">Détermination du chrome dans le cuir: défis de l'extraction et de la spéciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bechara Taouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Biomass Conference and Exihibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l’AFSEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524526v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspectral imaging for the evaluation of lithology and the monitoring of hydrocarbons in environmental samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Joseph Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11808,277 +11808,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could the same core-shell silica batch functionalized with the same microwave procedure lead to various C18 stationary phases? Insight in thermalpretreatments</w:t>
+                <w:t xml:space="preserve">Diviser par 10 le temps de fonctionnalisation de particules de silice partiellement poreuses ? Micro-ondes versus chauffage à reflux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on High Performance Liquid Phase Separations &amp; Related Techniques (HPLC, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">11ème congrès francophone de l’AFSEP sur les Sciences séparatives et les couplages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130726v1</w:t>
+                <w:t xml:space="preserve">hal-02130730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diviser par 10 le temps de fonctionnalisation de particules de silice partiellement poreuses ? Micro-ondes versus chauffage à reflux</w:t>
+                <w:t xml:space="preserve">Could the same core-shell silica batch functionalized with the same microwave procedure lead to various C18 stationary phases? Insight in thermalpretreatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Tisse</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès francophone de l’AFSEP sur les Sciences séparatives et les couplages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on High Performance Liquid Phase Separations &amp; Related Techniques (HPLC, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130730v1</w:t>
+                <w:t xml:space="preserve">hal-02130726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave preparation, characterization, and evaluation of a new polarembedded aromatic core-shell stationary phase for high-performance liquid chromatography</w:t>
               </w:r>
@@ -12228,64 +12228,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Symposium on Chromatography (ISC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Salzburg, Austria</w:t>
@@ -12627,51 +12627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5E546AD"/>
+    <w:nsid w:val="461C4BBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12858,51 +12858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-mignot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3781-2830" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197926282" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-2187-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjar Belkacemi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benhadji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Taleb Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reguia Boudraa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Tahraoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2026.102436" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271180v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gisel Arellano-S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abou Serhal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ben Ghozlen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dhaini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Arias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Devaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mignot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540701001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Ballo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Moyon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2025.108348" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria Fl&#243;ra Csendes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakila Perera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123298" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153263" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarrut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465518" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Kadouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mourad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Tafer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-025-10604-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286167v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindi Baco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Held" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122700" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05563674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffen Legeard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36882-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Klinksiek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RE00500C" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421844v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00806-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re-Mangote" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Heinisch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01779" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkydia Campusano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jabbour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112368" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00648-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04066613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Menno Di Bucchianico" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Casson Moreno" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.142914" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Samir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raguillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28282-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115376v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy V&#225;squez Salcedo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128792" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04076894v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Poelmans" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Nagels" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Dewil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Cabooter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.408" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429913v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42825-023-00125-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04070590v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.463964" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04081040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050404" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916773v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Ju&#225;rez-Facio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado Liriano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bronzetti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.133053" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03731262v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cipolla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01640" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakhta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Allalou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA08209D" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710442v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiem&#233;l&#233; Laurent-Simon Amoikon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjoua Aminata Coulibaly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133352" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616765v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2022.106393" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03388926v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Juarez-Facio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbi&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castilla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2021.105258" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03735962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Ismail Bedawi Zakaria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Antonia Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117928" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03598350v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123703" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161912v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2021.1890545" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyacine Bennacer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Benmammar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2022.2148572" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438328v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42825-021-00071-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461779v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kajeiou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Mezghich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2021.2013323" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498097v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Capecci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882119v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2020.101441" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641027v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra03027a" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925748v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127505" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130418v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Giusti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Bac Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kislyuk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ranieri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071712" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130423v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kensert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dries" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01623-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927986v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.06.065" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DXF46M6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928169v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schamm&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.08.083" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928577v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Brugman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600033" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27D42TNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928566v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;riat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veuthey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201600034" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMLMRMJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928417v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04242" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929454v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.072" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFKRPVRK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929987v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10337-014-2802-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875036v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875015v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875265v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051003v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875211v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875251v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876791v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876787v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134227v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peulon Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939199v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchapla" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134226v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939206v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939615v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schamm&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tognetti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130694v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468869v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130435v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130676v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939604v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerg&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939460v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939429v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.T. Brugman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939598v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939462v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130682v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940654v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940645v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940656v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940815v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130690v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941040v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940971v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940913v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130710v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524516v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Carrasco D&#237;az" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Montes-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jundong Wang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876797v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Copalle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875229v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716875v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore N. Djeni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716877v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876778v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524526v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Youssef" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410722v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Roudaut" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Garret" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Arzur" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chereau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762233v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130714v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130726v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130730v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130722v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130739v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716255v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674550v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-mignot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3781-2830" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197926282" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-2187-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjar Belkacemi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benhadji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Taleb Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reguia Boudraa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Tahraoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2026.102436" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria Fl&#243;ra Csendes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakila Perera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123298" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Arias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Devaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mignot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540701001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Ballo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Moyon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2025.108348" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gisel Arellano-S&#225;nchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abou Serhal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ben Ghozlen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dhaini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153263" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarrut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465518" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Kadouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mourad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Tafer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-025-10604-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05563674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffen Legeard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36882-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286167v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindi Baco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Held" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122700" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Klinksiek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RE00500C" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911177v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re-Mangote" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Heinisch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01779" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00806-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkydia Campusano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jabbour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112368" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00648-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy V&#225;squez Salcedo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128792" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Samir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raguillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28282-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04066613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Menno Di Bucchianico" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Casson Moreno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.142914" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04076894v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Poelmans" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Nagels" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Dewil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Cabooter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.408" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429913v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42825-023-00125-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04070590v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.463964" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04081040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050404" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916773v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Ju&#225;rez-Facio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakhta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Allalou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA08209D" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03731262v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cipolla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01640" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498093v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado Liriano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bronzetti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.133053" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2022.106393" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710442v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiem&#233;l&#233; Laurent-Simon Amoikon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjoua Aminata Coulibaly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133352" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03388926v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Juarez-Facio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbi&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castilla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2021.105258" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03735962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Ismail Bedawi Zakaria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Antonia Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117928" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2021.1890545" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03598350v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123703" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyacine Bennacer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Benmammar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2022.2148572" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438328v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42825-021-00071-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461779v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kajeiou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Mezghich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2021.2013323" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498097v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Capecci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra03027a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925748v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127505" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882119v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2020.101441" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130418v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Giusti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Bac Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kislyuk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ranieri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071712" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130423v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kensert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dries" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01623-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927986v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.06.065" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DXF46M6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928169v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schamm&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.08.083" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928417v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04242" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928566v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;riat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veuthey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201600034" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMLMRMJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928577v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Brugman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600033" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27D42TNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929454v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.072" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFKRPVRK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929987v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10337-014-2802-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875036v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875015v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875265v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875211v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051003v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875251v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876787v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134227v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peulon Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939199v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchapla" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134226v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939206v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939615v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schamm&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tognetti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130435v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130676v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939604v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerg&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130694v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468869v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939460v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939429v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.T. Brugman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939598v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939462v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130682v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940654v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940656v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940645v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940815v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130690v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941040v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940971v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130710v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940913v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524516v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Carrasco D&#237;az" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Montes-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jundong Wang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876797v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Copalle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875229v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716875v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore N. Djeni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716877v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524526v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Youssef" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876778v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410722v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Roudaut" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Garret" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Arzur" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chereau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762233v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130714v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130730v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130726v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130722v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130739v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716255v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674550v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>