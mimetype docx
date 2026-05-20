--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1,12572 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12520 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.69741697417px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie Mignot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences HDR, Institut CARMeN, INSA Rouen</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">melanie-mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3781-2830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197926282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=OCVpaogAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-2187-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Utilization of Leather Waste for Chromium-Doped ZnO Photocatalysts: Advanced Modeling and MATLAB Optimization for Effective Wastewater Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjar Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Benhadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Taleb Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reguia Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Indian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 103 (3), pp.102436. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jics.2026.102436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a Novel Bio-adsorbent Composite Combining Chitosan Powder and Opuntia ficus-indica Cladodes: Characterization and Application for Heavy Metal Removal from Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Kadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Tafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13369-025-10604-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of industrial fire-related chemical markers in French rivers and underground water using chromatography hyphenated to high-resolution mass spectrometry systems for nontarget screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Moufarrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffen Legeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (35), pp.20971-20990. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-36882-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting steric and polar substituent effects in linear free energy Relationships: Re-Assessment of the Taft equation with Temperature-Dependent kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 320, part C, pp.122700. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2025.122700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of analytical methods for the quantification of sulfates in reconstituted soil matrices: Effect of soil texture and interfering species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Ben Ghozlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38, pp.104182. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2025.104182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la FT-ICR MS pour la caractérisation de bio-huile issue de la pyrolyse de bois de hêtre : évaluation des conditions de mode d’ionisation par electrospray (ESI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmane Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 407 (01001), pp.11. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202540701001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and quantification of aflatoxins and ochratoxin A in dried tamarind from Côte d’Ivoire by LC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balla Ballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonie Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lauzent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.108348. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2025.108348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Butyl Levulinate Synthesis from Cellulose under High-Gravity Conditions: Catalyst and Solvent Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktória Flóra Csendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakila Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.123298. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.123298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Study of the Cobalt(II) Chelation Mechanism by an Iminodiacetate-Decorated Disaccharide Ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (15), pp.3263. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30153263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing conditions in online RPLC × SFC for the analysis of complex samples containing neutral compounds: Solving injection issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1739, pp.465518. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2024.465518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effect on the steric and polar Taft substituent parameter values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.833-841. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RE00500C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-competitive adsorption of polycyclic aromatic hydrocarbons and heavy metals on activated carbon produced from flax shives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.2441-2450. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00806-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Supercritical Fluid Chromatography Hyphenated to Fourier Transform Ion Cyclotron Resonance Mass Spectrometry with Quadrupole Detection for Microalgae Bio-Oil Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère-Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Heinisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.4c01779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Properties of Bio-Oil from Biomass Pyrolysis in Auger Reactor Coupled to Fluidized Catalytic Bed Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkydia Campusano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmane Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (11), pp.2368. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr12112368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive and non-competitive adsorption of six heavy metals on flax fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2413-2424. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00648-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of butyl levulinate from the solvolysis of high-gravity fructose over heterogeneous catalyst: in-depth kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.142914. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.142914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbs carbonization and activation for fast sorption of nitrate ions: a new challenge for a full treatment of groundwater pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Raguillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (34), pp.82637-82646. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-28282-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of kinetic models for the production of γ-valerolactone developed in isothermal, adiabatic and isoperibolic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenel Naudy Vásquez Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 350, pp.128792. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of partial ozonation on tank truck cleaning concentrate and the influence on biodegradability and ecotoxicity: a pilot-scale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Poelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Nagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raf Dewil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Cabooter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2022.408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation, speciation and quantification of both chromium (VI) and chromium (III) in tanned leather samples: a comparative study and validation of analytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Moufarrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collagen and Leather</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42825-023-00125-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line reversed-phase liquid chromatography x supercritical fluid chromatography coupled to high-resolution mass spectrometry: A powerful tool for the characterization of advanced biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1697, pp.463964. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2023.463964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Based Adsorption as Ecofriendly Method for Wastewater Decontamination: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.404. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics11050404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafine Particles Issued from Gasoline-Fuels and Biofuel Surrogates Combustion: A Comparative Study of the Physicochemical and In Vitro Toxicological Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Teresa Juárez-Facio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Méausoone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics11010021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of using Alfa grass fibers (Stipa Tenacissima L.) to remove Pb 2+ , Cu 2+ , and Zn 2+ from an aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyacine Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benmammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2022.2148572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic model assessment for the synthesis of γ-valerolactone from n-butyl levulinate and levulinic acid hydrogenation over the synergy effect of dual catalysts Ru/C and Amberlite IR-120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Delgado Liriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenel Naudy Vásquez Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bronzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 430, Part 3, pp.133053. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.133053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Study and Model Assessment for n -Butyl Levulinate Production from Alcoholysis of 5-(Hydroxymethyl)furfural over Amberlite IR-120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cipolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.10818-10836. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional activated carbon: from synthesis to groundwater fluoride removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bakhta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiza Allalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.2332-2348. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1RA08209D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and quantification of pesticides and metals in palm wines by HS-SPME/GC–MS and ICP-AES/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiemélé Laurent-Simon Amoikon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjoua Aminata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 393, pp.133352. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of phenolic resins based on pyrolysis bio-oil separated by fractional condensation and water extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159, pp.106393. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2022.106393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological impact of organic ultrafine particles (UFPs) in human bronchial epithelial BEAS-2B cells at air-liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Teresa Juarez-Facio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78, pp.105258. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2021.105258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent effect investigation on the acid-catalyzed esterification of levulinic acid by ethanol aided by a Linear Solvation Energy Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindi Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klinksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Ismail Bedawi Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Antonia Garcia-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.117928. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromium Determination in Leather and Other Matrices: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (7), pp.1537-1556. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408347.2021.1890545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of solvent in enhancing the production of butyl levulinate from fructose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Menno Di Bucchianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 318, pp.123703. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2022.123703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative extraction of chromium VI and III from tanned leather: a comparative study of pretreatment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leather Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42825-021-00071-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desorption of zinc, copper and lead ions from loaded flax fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kajeiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Mezghich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2021.2013323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Statistics to Elucidate the Kinetics of γ-Valerolactone from n -Butyl Levulinate Hydrogenation over Ru/C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Capecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Delgado Liriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Casson Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (31), pp.11725-11736. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.1c02107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ozonation as pre-treatment and polishing step on removal of ecotoxicity and alkylphenol ethoxylates from tank truck cleaning wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Poelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Nagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raf Dewil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Cabooter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.101441. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2020.101441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of biomaterials based on cocoa shell with improved nitrate and Cr(VI) removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djoufac Woumfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mezghich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mofaddel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.20009-20019. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra03027a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive and non-competitive zinc, copper and lead biosorption from aqueous solutions onto flax fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kajeiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Mezghich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 260, pp.127505. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Assessment of Compounds after In Vitro Metabolic Conversion Using Zebrafish Eleuthero Embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Bac Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Kislyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ranieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (7), pp.1712. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20071712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast liquid chromatography-tandem mass spectrometry methodology for the analysis of alkylphenols and their ethoxylates in wastewater samples from the tank truck cleaning industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Nagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Poelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kensert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 411 (8), pp.1611-1621. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-01623-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New anthracenyl polar embedded stationary phases with enhanced aromatic selectivity, a combined experimental and theoretical study: Part 1-experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Saint Jores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1512, pp.9 - 21. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2017.06.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracenyl polar embedded stationary phases with enhanced aromatic selectivity. Part II: A density functional theory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schammé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1519, pp.91-99. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2017.08.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene Purification: Comparison of Zone Melting and Co-Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (7), pp.1317 - 1325. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201600033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of thermally pretreated silica stationary phases under hydrophilic interaction chromatography conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Périat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Peulon-Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Veuthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Separation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (9), pp.1611 - 1618. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jssc.201600034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Relaxations in Supercooled Liquid and Glassy States of Amorphous Quinidine: Dielectric Spectroscopy and Density Functional Theory Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schammé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (30), pp.7579-7592. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b04242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal pretreatments of superficially porous silica particles for high-performance liquid chromatography: Surface control, structural characterization and chromatographic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1419, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2015.09.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Density Octadecyl Chemically Bonded Core–Shell Silica Phases for HPLC: Comparison of Microwave-Assisted and Classical Synthetic Routes, Structural Characterization and Chromatographic Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatographia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77 (23-24), pp.1577 - 1588. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10337-014-2802-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line RPLC x SFC hyphenated to high resolution mass spectrometry for the characterization of third generation bio-oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical fluid chromatography hyphenated to ultra-high resolution mass spectrometry for the characterization of third generation bio-oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Heinisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique FTICR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Ambleteuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of RPLC x SFC-HRMS and SFC-FTICR for the characterization of third generation bio-oils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Heinisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax fibers as new filter for metals removal from runoff waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Chromatography 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line liquid chromatography x supercritical fluid chromatography high resolution mass spectrometry: a powerful tool to improve the characterization of third generation bio-oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Heinisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du club de chromatographie d’Ile de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Ferromagnetic Nanoparticles for Water Remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Journées Cyclodextrines JCD2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromium Determination in Leather: Challenges of Extraction and Speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique AFSEP : Prélèvement et traitement de l'échantillon : quelles conséquences sur l'analyse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du chrome dans le cuir: défis de l'extraction et de la spéciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de l’intérêt d’une nouvelle phase stationnaire (MVP) pour la séparation 2D-RPLC des dérivés d’anthraquinone par évaluation avec différents descripteurs issus de la triangulation de Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès biennal de l’Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'une gamme de phases stationnaires sur silice partiellement poreuses : quelles modifications de surface pour quelles applications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peulon Valérie Agasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xèmes journées scientifiques du Club Jeunes de l'AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a new MVP stationary phase for the 2D-RPLC separation of anthraquinone derivatives using descriptors stemmed from Delaunay triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension des propriétés chromatographiques par la modélisation moléculaire : Etude de phases stationnaires aromatiques (mono et trifonctionnelle) à groupement polaire intercalé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peulon Valérie Agasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Congrès de l'Association Francophone des Sciences Séparatives (AFSEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights for the development of polar-embedded aromatic stationary phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schammé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New polar-embedded aromatic core-shell stationary phases for high-performance liquid chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schammé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New polar-embedded aromatic stationary phases for HPLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schammé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du Club jeunes de l'Association francophone des sciences séparatives (AFSEP, 9, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene purification: comparison between Zone Melting and Co-Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peulon Valérie Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP (Journées des Equilibres Entre Phases) n°42</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using DFT approaches to investigate the enhanced aromatic selectivity of new antracenyl polar embedded stationary phases for Liquid Chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schammé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European symposium on chemical bonding (ESCB, 1, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same core-shell silica batch, same microwave grafting procedure leading to various C18 stationary phases? Insight in thermal pretreatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium &amp; Exhibit on High Performance Liquid Phase Separations and Related Techniques (HPLC, 44, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterisation and Chromatographic Evaluation of Calixarene based Stationary Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peulon-Agasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’École Doctorale Normande de Chimie (JEDNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de phases stationnaires à base de dérivés de calix[6]arène pour la chromatographie sur microcolonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peulon-Agasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journées Scientifiques du Club Jeunes de l’AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene purification: comparison between zone melting and co-crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J.T. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peulon-Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisation et évaluation chromatographique de phases stationnaires dérivées de calixarène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peulon-Agasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New polar-embedded aromatic stationary phases for HPLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schammé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journées Scientifiques du Club Jeunes de l’AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave preparation, characterization, and evaluation of a new polar-embedded aromatic core shell stationary phase for high-performance liquid chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Agasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroanalysis XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure les prétraitements thermiques impactent-ils les phases stationnaires C18 à base de particules de silice partiellement poreuses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (11, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave preparation, characterization, and evaluation of a new polar-embedded aromatic core-shell stationary phase for high-performance liquid chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schammé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the same core-shell silica batch functionalized with the same microwave procedure lead to various C18 stationary phases? Insight in thermal pretreatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How thermal treatments could impact C18 stationary phases made of core-shell particles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-shell silica particles: Functionalization, characterization, and evaluation of the stationary phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIèmes journées scientifiques du Club Jeunes de l'AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octadecyl-chemically bonded core-shell silica phases for liquid chromatography: comparison of microwave-assisted and classical synthetic routes, structural characterization and chromatographic evaluation of the stationary phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviser par 10 le temps de fonctionnalisation de particules de silice partiellement poreuses ? Micro-ondes versus chauffage à reflux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès francophone de l’AFSEP sur les Sciences séparatives et les couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapidité, résolution, efficacité : Apport des particules semi-poreuses en chromatographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club de chromatographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodeoxygenation of acetone and acetic acid as model molecules for pyrolysis bio-oil on Ni 2 P catalyst synthesised by Slurry Impregnation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Carrasco Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmane Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Montes-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jundong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of wood waste combustion particulate matter by FTICR MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Copalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPLC x SFC hyphenated to high resolution mass spectrometry for the characterization of third generation bio-oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Heinisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées école doctorale normande de chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPME-GC/MS for pesticides analysis: Palm wine case of study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiemélé Laurent-Simon Amoikon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore N. Djeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromium Determination in Leather: Challenges of Extraction and Speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imaging for the evaluation of lithology and the monitoring of hydrocarbons in environmental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Garret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Arzur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RemTech (International event on Remediation, Coasts, Floods, Climate, Seismic, Regeneration Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ferrara, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du chrome dans le cuir: défis de l'extraction et de la spéciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l’AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of phenolic resins based on pyrolysis bio-oil separated by fractional condensation and water extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulos Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Biomass Conference and Exihibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of an LC-MS/MS Method for the Analysis of Non-Ionic Surfactants in Treated Wastewater Samples from the Tank Cleaning Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Nagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raf Dewil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Poelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Symposium on Chromatography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cannes Mandelieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New polar-embedded aromatic core-shell stationary phases for high-performance liquid chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schammé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium &amp; Exhibit on High Performance Liquid Phase Separations and Related Techniques (HPLC, 44, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the same core-shell silica batch functionalized with the same microwave procedure lead to various C18 stationary phases? Insight in thermalpretreatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High Performance Liquid Phase Separations &amp; Related Techniques (HPLC, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviser par 10 le temps de fonctionnalisation de particules de silice partiellement poreuses ? Micro-ondes versus chauffage à reflux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès francophone de l’AFSEP sur les Sciences séparatives et les couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave preparation, characterization, and evaluation of a new polarembedded aromatic core-shell stationary phase for high-performance liquid chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schammé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High Performance Liquid Phase Separations &amp; Related Techniques (HPLC, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-shell silica particles: Octadecyl silica particles by hydrosilylation and organosilanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchapla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Symposium on Chromatography (ISC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for analyzing soil pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022069827 (A1). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de phases stationnaires originales pour la Chromatographie Liquide Haute Performance : Synthèse, caractérisation, et évaluation des propriétés chromatographiques des colonnes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie analytique. Université de Rouen, France, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01674550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12627,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="461C4BBB"/>
+    <w:nsid w:val="C705C342"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12858,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-mignot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3781-2830" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197926282" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-2187-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjar Belkacemi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benhadji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Taleb Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reguia Boudraa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Tahraoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2026.102436" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria Fl&#243;ra Csendes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakila Perera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123298" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Arias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Devaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mignot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540701001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Ballo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Moyon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2025.108348" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gisel Arellano-S&#225;nchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abou Serhal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ben Ghozlen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dhaini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153263" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarrut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465518" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Kadouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mourad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Tafer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-025-10604-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05563674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffen Legeard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36882-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286167v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindi Baco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Held" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122700" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Klinksiek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RE00500C" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911177v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re-Mangote" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Heinisch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01779" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00806-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkydia Campusano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jabbour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112368" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00648-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy V&#225;squez Salcedo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128792" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Samir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raguillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28282-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04066613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Menno Di Bucchianico" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Casson Moreno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.142914" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04076894v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Poelmans" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Nagels" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Dewil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Cabooter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.408" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429913v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42825-023-00125-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04070590v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.463964" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04081040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050404" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916773v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Ju&#225;rez-Facio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakhta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Allalou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA08209D" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03731262v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cipolla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01640" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498093v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado Liriano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bronzetti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.133053" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2022.106393" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710442v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiem&#233;l&#233; Laurent-Simon Amoikon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjoua Aminata Coulibaly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133352" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03388926v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Juarez-Facio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbi&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castilla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2021.105258" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03735962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Ismail Bedawi Zakaria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Antonia Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117928" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2021.1890545" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03598350v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123703" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyacine Bennacer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Benmammar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2022.2148572" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438328v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42825-021-00071-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461779v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kajeiou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Mezghich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2021.2013323" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498097v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Capecci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra03027a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925748v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127505" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882119v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2020.101441" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130418v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Giusti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Bac Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kislyuk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ranieri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071712" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130423v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kensert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dries" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01623-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927986v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.06.065" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DXF46M6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928169v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schamm&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.08.083" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928417v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04242" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928566v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;riat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veuthey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201600034" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMLMRMJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928577v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Brugman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600033" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27D42TNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929454v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.072" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFKRPVRK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929987v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10337-014-2802-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875036v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875015v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875265v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875211v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051003v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875251v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876787v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134227v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peulon Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939199v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchapla" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134226v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939206v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939615v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schamm&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tognetti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130435v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130676v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939604v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerg&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130694v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468869v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939460v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939429v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.T. Brugman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939598v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939462v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130682v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940654v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940656v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940645v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940815v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130690v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941040v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940971v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130710v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940913v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524516v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Carrasco D&#237;az" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Montes-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jundong Wang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876797v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Copalle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875229v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716875v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore N. Djeni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716877v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524526v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Youssef" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876778v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410722v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Roudaut" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Garret" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Arzur" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chereau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762233v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130714v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130730v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130726v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130722v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130739v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716255v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674550v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-mignot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3781-2830" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197926282" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=OCVpaogAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-2187-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjar Belkacemi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benhadji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Taleb Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reguia Boudraa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Tahraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2026.102436" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472316v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Kadouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mourad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Tafer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-025-10604-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05563674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffen Legeard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36882-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindi Baco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Held" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122700" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gisel Arellano-S&#225;nchez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abou Serhal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ben Ghozlen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dhaini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104182" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471766v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Arias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Devaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mignot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540701001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Ballo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Moyon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2025.108348" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria Fl&#243;ra Csendes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakila Perera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123298" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435222v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153263" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarrut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465518" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Klinksiek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RE00500C" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00806-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re-Mangote" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Heinisch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01779" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkydia Campusano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jabbour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112368" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00648-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04066613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Menno Di Bucchianico" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Casson Moreno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.142914" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429889v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Samir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raguillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28282-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115376v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy V&#225;squez Salcedo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128792" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04076894v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Poelmans" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Nagels" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Dewil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Cabooter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.408" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429913v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42825-023-00125-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04070590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.463964" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04081040v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050404" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Ju&#225;rez-Facio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyacine Bennacer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Benmammar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2022.2148572" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498093v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado Liriano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bronzetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.133053" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03731262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cipolla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01640" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakhta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Allalou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA08209D" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiem&#233;l&#233; Laurent-Simon Amoikon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjoua Aminata Coulibaly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133352" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2022.106393" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03388926v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Juarez-Facio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbi&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castilla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2021.105258" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03735962v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Ismail Bedawi Zakaria" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Antonia Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117928" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161912v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2021.1890545" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03598350v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123703" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438328v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42825-021-00071-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461779v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kajeiou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Mezghich" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2021.2013323" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498097v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Capecci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02107" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882119v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2020.101441" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra03027a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925748v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127505" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130418v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Giusti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Bac Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kislyuk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ranieri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071712" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130423v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kensert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dries" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01623-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927986v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.06.065" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DXF46M6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928169v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schamm&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.08.083" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928577v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Brugman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600033" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27D42TNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928566v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;riat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veuthey" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201600034" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMLMRMJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928417v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04242" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929454v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.072" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFKRPVRK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929987v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10337-014-2802-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875251v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875036v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875015v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875265v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875211v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876787v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939206v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowik" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchapla" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134227v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peulon Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939199v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134226v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130682v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939615v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schamm&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tognetti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130694v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468869v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130435v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130676v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939604v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerg&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939460v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939429v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.T. Brugman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939598v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939462v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940815v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130690v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940654v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940656v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940645v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941040v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940971v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940913v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130710v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524516v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Carrasco D&#237;az" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Montes-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jundong Wang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876797v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Copalle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875229v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716875v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore N. Djeni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716877v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410722v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Roudaut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Garret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Arzur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chereau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876778v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524526v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Youssef" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762233v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130714v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130726v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130730v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130722v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130739v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716255v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674550v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>