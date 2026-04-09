--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -1521,559 +1521,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione Transferases: Surrogate Targets for Discovering Biologically Active Compounds</w:t>
+                <w:t xml:space="preserve">Conserved white rot enzymatic mechanism for wood decay in the Basidiomycota genus Pycnoporus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Barbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
+                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Salzet</w:t>
+                <w:t xml:space="preserve">Hayat Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Amusant</w:t>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00480⟩</w:t>
+              <w:t xml:space="preserve">DNA Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/dnares/dsaa011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143918v1</w:t>
+                <w:t xml:space="preserve">hal-02868456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved white rot enzymatic mechanism for wood decay in the Basidiomycota genus Pycnoporus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glutathione Transferases: Surrogate Targets for Discovering Biologically Active Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayat Hage</w:t>
+                <w:t xml:space="preserve">Muriel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Drula</w:t>
+                <w:t xml:space="preserve">Guillaume Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83 (10), pp.2960-2966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/dnares/dsaa011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868456v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidized glutathione promotes association between eukaryotic translation elongation factor 1Bγ and Ure2p glutathione transferase from Phanerochaete chrysosporium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Bchini</w:t>
+                <w:t xml:space="preserve">Brief report A reverse chemical ecology approach to explore wood natural durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐michel Girardet</w:t>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodnay R. Sormani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.15614⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.1673-1677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.13540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143938v1</w:t>
+                <w:t xml:space="preserve">hal-02913021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief report A reverse chemical ecology approach to explore wood natural durability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Amusant</w:t>
+                <w:t xml:space="preserve">Oxidized glutathione promotes association between eukaryotic translation elongation factor 1Bγ and Ure2p glutathione transferase from Phanerochaete chrysosporium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+                <w:t xml:space="preserve">Rodnay R. Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gerardin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (5), pp.1673-1677. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.13540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/febs.15614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913021v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target Of Rapamycin pathway in the white-rot fungus Phanerochaete chrysosporium</w:t>
               </w:r>
@@ -2245,51 +2245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Mulliert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (6), pp.1143-1150. </w:t>
@@ -2589,295 +2589,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trametes versicolor glutathione transferase Xi 3, a dual Cys-GST with catalytic specificities of both Xi and Omega classes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+                <w:t xml:space="preserve">Enzyme Activities of Two Recombinant Heme-Containing Peroxidases, TvDyP1 and TvVP2, Identified from the Secretome of Trametes versicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsan Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benkhelfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.13224⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (8), pp.e02826-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02826-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959634v1</w:t>
+                <w:t xml:space="preserve">hal-01764393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme Activities of Two Recombinant Heme-Containing Peroxidases, TvDyP1 and TvVP2, Identified from the Secretome of Trametes versicolor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sawsan Amara</w:t>
+                <w:t xml:space="preserve">Trametes versicolor glutathione transferase Xi 3, a dual Cys-GST with catalytic specificities of both Xi and Omega classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amine Benkhelfallah</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 84 (8), pp.e02826-17. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 592 (18), pp.3163-3172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02826-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.13224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764393v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal Glutathione Transferases as Tools to Explore the Chemical Diversity of Amazonian Wood Extractives</w:t>
               </w:r>
@@ -2902,64 +2902,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Saiag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (10), pp.13078-13085. </w:t>
@@ -2991,295 +2991,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal activities of wood extractives</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Secretion of small proteins is species-specific within Aspergillus sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eric Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Benoit-Gelber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Di Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ad Wiebenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald P. de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbr.2017.01.002⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.323-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.12361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595725v1</w:t>
+                <w:t xml:space="preserve">hal-01560686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secretion of small proteins is species-specific within Aspergillus sp</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antifungal activities of wood extractives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodnay Sormani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (2), pp.323-329. </w:t>
+              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3), pp.113-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.12361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fbr.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01560686v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of tree proteins involved in redox regulation: a new frontier in forest science</w:t>
               </w:r>
@@ -3304,51 +3304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3527,441 +3527,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of glutathione transferases involved in the pathogenicity of Alternaria brassicicola</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GSTome reflects the chemical environment of white-rot fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Saiag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Calmes</w:t>
+                <w:t xml:space="preserve">Zineb Kebbi-Benkeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Morel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guillemette</w:t>
+                <w:t xml:space="preserve">Nassim Touahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-015-0462-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210017v1</w:t>
+                <w:t xml:space="preserve">hal-01269448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary divergence of Ure2pA glutathione transferases in wood degrading fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thuiier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 83, pp.103-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fgb.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GSTome reflects the chemical environment of white-rot fungi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Saiag</w:t>
+                <w:t xml:space="preserve">Characterization of glutathione transferases involved in the pathogenicity of Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Calmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Kebbi-Benkeder</w:t>
+                <w:t xml:space="preserve">Nelly Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Touahri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+                <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (10), </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-015-0462-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269448v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic responses of phanerochaete chrysosporium to oak acetonic extracts: focus on a new glutathione transferase</w:t>
               </w:r>
@@ -4107,64 +4107,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4241,51 +4241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Harvengt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4343,307 +4343,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New substrates and activity of Phanerochaete chrysosporium Omega glutathione transferases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Xenomic networks variability and adaptation traits in wood decaying fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.10.003⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.248 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.12015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268193v1</w:t>
+                <w:t xml:space="preserve">hal-01268111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenomic networks variability and adaptation traits in wood decaying fungi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">New substrates and activity of Phanerochaete chrysosporium Omega glutathione transferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kamel Chibani</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lamant Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (2), pp.336 - 346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.12015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01268111v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Escherichia coli SLC26 homologue YchM (DauA) is a C4-dicarboxylic acid transporter</w:t>
               </w:r>
@@ -4655,51 +4655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Karinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma L. R. Compton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4798,51 +4798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 287 (46), pp.39001 - 39011. </w:t>
@@ -5282,51 +5282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fungal glutathione S-transferase system. Evidence of new classes in the wood-degrading basidiomycete Phanerochaete chrysosporium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ngadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5334,51 +5334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Droux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 66 (23), pp.3711-3725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5609,51 +5609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6068,51 +6068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio José Fernández‐gonzález</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le TOR (Target of Rapamycin science club) de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nice, France</w:t>
@@ -6193,51 +6193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th International School of Crystallography, Integrative Structural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Erice (Sicile), France</w:t>
@@ -6318,51 +6318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
@@ -6430,51 +6430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6747,51 +6747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. Ngadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Botanical Research: Oxidative stress and redox regulation in plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, Elsevier, 2009, Advances in Botanical Research, 978-0-12-378622-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6909,51 +6909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th IRGWP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Johannesburg, South Africa. pp.IRG/WP 18-10906</w:t>
@@ -7008,77 +7008,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Saiag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IRGWP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Ghent, Belgium. pp.IRG/WP 17-10894</w:t>
@@ -7133,64 +7133,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy J.-G. Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7258,64 +7258,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Saiag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Kebbi-Benkeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Touahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7396,64 +7396,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Group on Wood Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, St George, UT, United States</w:t>
@@ -7514,51 +7514,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de quelques fonctions clés de la physiologie des symbioses ectomycorhiziennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7746,51 +7746,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E268E165"/>
+    <w:nsid w:val="FFEBC589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7977,51 +7977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-morel-rouhier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5149-0474" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094096945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Noel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Vuong Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Ancel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rezer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vandekerkhove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136934" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Butler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Doan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira-Correia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2023.12.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Beurton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.01.099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Hallsworth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gelhaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14242" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04106623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Safran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Claudien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070706" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2022.07.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15381" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2020.103506" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00480" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143938v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Girardet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay R. Sormani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15614" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913021v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13540" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02797241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224776" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311418v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3620" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14409" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13224" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Amara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benkhelfallah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02826-17" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saiag" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b02636" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595725v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2017.01.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eric Valette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit-Gelber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Di Falco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Wiebenga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P. de Vries" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12361" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284229v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0442-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164678" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210017v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0462-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521792v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuiier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.09.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FRTF806-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269448v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kebbi-Benkeder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Touahri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137083" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268964v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02103-14" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.05.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080298" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Meux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.10.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45628MHP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268196v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Karinou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. R. Compton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Javelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12120" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268261v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.402776" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268258v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Masai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648116v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ngadin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194548" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/938308" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321274v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-0104-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RRSX72H6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656836v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.01.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3KZRG7Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655538v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02498.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679940v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johansson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.1.382-391.2005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764722v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine No&#235;l" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482882v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482655v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482617v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907563v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541609v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.05.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823544v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Ngadin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)52006-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127847v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579840v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579830v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579821v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thuillier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831761v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748084v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10120" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-morel-rouhier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5149-0474" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094096945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Noel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Vuong Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Ancel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rezer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vandekerkhove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136934" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Butler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Doan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira-Correia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2023.12.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Beurton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.01.099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Hallsworth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gelhaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14242" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04106623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Safran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Claudien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070706" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2022.07.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15381" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2020.103506" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00480" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13540" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143938v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Girardet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay R. Sormani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15614" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02797241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224776" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311418v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3620" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14409" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Amara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benkhelfallah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02826-17" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13224" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saiag" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b02636" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560686v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eric Valette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit-Gelber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Di Falco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Wiebenga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P. de Vries" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12361" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595725v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2017.01.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284229v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0442-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164678" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269448v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kebbi-Benkeder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Touahri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137083" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuiier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.09.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FRTF806-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0462-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268964v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02103-14" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.05.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080298" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268111v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Meux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.10.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45628MHP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268196v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Karinou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. R. Compton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Javelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12120" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268261v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.402776" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268258v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Masai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648116v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ngadin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194548" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/938308" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321274v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-0104-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RRSX72H6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656836v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.01.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3KZRG7Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655538v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02498.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679940v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johansson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.1.382-391.2005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764722v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine No&#235;l" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482882v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482655v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482617v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907563v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541609v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.05.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823544v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Ngadin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)52006-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127847v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579840v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579830v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579821v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thuillier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831761v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748084v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10120" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>