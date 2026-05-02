--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -583,299 +583,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into the interactions of glutathione transferases with a nitric oxide carrier and sodium nitroprusside</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modes‐of‐action of antifungal compounds: Stressors and (target‐site‐specific) toxins, toxicants, or toxin–stressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+                <w:t xml:space="preserve">John E Hallsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
+                <w:t xml:space="preserve">Eric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Darnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Beurton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
+                <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2023.01.099⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (7), pp.1438-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.14242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985658v1</w:t>
+                <w:t xml:space="preserve">hal-04147138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes‐of‐action of antifungal compounds: Stressors and (target‐site‐specific) toxins, toxicants, or toxin–stressors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Noel</w:t>
+                <w:t xml:space="preserve">Structural insights into the interactions of glutathione transferases with a nitric oxide carrier and sodium nitroprusside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John E Hallsworth</w:t>
+                <w:t xml:space="preserve">Jordan Beurton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gelhaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Darnet</w:t>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodnay Sormani</w:t>
+                <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (7), pp.1438-1455. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 649, pp.79-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.14242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2023.01.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04147138v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant polygalacturonase structures specify enzyme dynamics and processivities to fine-tune cell wall pectins</w:t>
               </w:r>
@@ -1142,64 +1142,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and functional insights into the diversification of the elongation factor eEF1Bγ in fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1393,64 +1393,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Omega Glutathione Transferases in mushroom-forming fungi revealed by phylogenetic, transcriptomic, biochemical and structural approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1521,559 +1521,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved white rot enzymatic mechanism for wood decay in the Basidiomycota genus Pycnoporus</w:t>
+                <w:t xml:space="preserve">Glutathione Transferases: Surrogate Targets for Discovering Biologically Active Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+                <w:t xml:space="preserve">Muriel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayat Hage</w:t>
+                <w:t xml:space="preserve">Guillaume Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Drula</w:t>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/dnares/dsaa011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83 (10), pp.2960-2966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868456v2</w:t>
+                <w:t xml:space="preserve">hal-03143918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione Transferases: Surrogate Targets for Discovering Biologically Active Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conserved white rot enzymatic mechanism for wood decay in the Basidiomycota genus Pycnoporus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Barbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
+                <w:t xml:space="preserve">Hayat Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Salzet</w:t>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Amusant</w:t>
+                <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 83 (10), pp.2960-2966. </w:t>
+              <w:t xml:space="preserve">DNA Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/dnares/dsaa011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143918v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief report A reverse chemical ecology approach to explore wood natural durability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Amusant</w:t>
+                <w:t xml:space="preserve">Oxidized glutathione promotes association between eukaryotic translation elongation factor 1Bγ and Ure2p glutathione transferase from Phanerochaete chrysosporium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+                <w:t xml:space="preserve">Jean‐michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gerardin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodnay R. Sormani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.13540⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.15614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913021v1</w:t>
+                <w:t xml:space="preserve">hal-03143938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidized glutathione promotes association between eukaryotic translation elongation factor 1Bγ and Ure2p glutathione transferase from Phanerochaete chrysosporium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐michel Girardet</w:t>
+                <w:t xml:space="preserve">Brief report A reverse chemical ecology approach to explore wood natural durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodnay R. Sormani</w:t>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.1673-1677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.15614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.13540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143938v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target Of Rapamycin pathway in the white-rot fungus Phanerochaete chrysosporium</w:t>
               </w:r>
@@ -2193,103 +2193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of Trametes versicolor glutathione transferase Omega 3S bound to its conjugation product glutathionyl-phenethylthiocarbamate reveals plasticity of its active site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Mulliert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (6), pp.1143-1150. </w:t>
@@ -2321,965 +2321,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak extractive-induced stress reveals the involvement of new enzymes in the early detoxification response of Phanerochaete chrysosporium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodnay Sormani</w:t>
+                <w:t xml:space="preserve">Trametes versicolor glutathione transferase Xi 3, a dual Cys-GST with catalytic specificities of both Xi and Omega classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14409⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 592 (18), pp.3163-3172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.13224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621597v1</w:t>
+                <w:t xml:space="preserve">hal-01959634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular recognition of wood polyphenols by phase II detoxification enzymes of the white rot Trametes versicolor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Enzyme Activities of Two Recombinant Heme-Containing Peroxidases, TvDyP1 and TvVP2, Identified from the Secretome of Trametes versicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsan Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Favier</w:t>
+                <w:t xml:space="preserve">Amine Benkhelfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-26601-3⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (8), pp.e02826-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02826-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843732v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme Activities of Two Recombinant Heme-Containing Peroxidases, TvDyP1 and TvVP2, Identified from the Secretome of Trametes versicolor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Fungal Glutathione Transferases as Tools to Explore the Chemical Diversity of Amazonian Wood Extractives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amine Benkhelfallah</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Saiag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02826-17⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (10), pp.13078-13085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b02636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764393v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trametes versicolor glutathione transferase Xi 3, a dual Cys-GST with catalytic specificities of both Xi and Omega classes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Molecular recognition of wood polyphenols by phase II detoxification enzymes of the white rot Trametes versicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 592 (18), pp.3163-3172. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.8472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.13224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26601-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959634v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal Glutathione Transferases as Tools to Explore the Chemical Diversity of Amazonian Wood Extractives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oak extractive-induced stress reveals the involvement of new enzymes in the early detoxification response of Phanerochaete chrysosporium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Saiag</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">Antonio José Fernández-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (10), pp.13078-13085. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (10), pp.3890-3901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b02636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492224v1</w:t>
+                <w:t xml:space="preserve">hal-02621597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secretion of small proteins is species-specific within Aspergillus sp</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antifungal activities of wood extractives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodnay Sormani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.12361⟩</w:t>
+              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3), pp.113-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbr.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560686v1</w:t>
+                <w:t xml:space="preserve">hal-01595725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal activities of wood extractives</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Secretion of small proteins is species-specific within Aspergillus sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eric Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Benoit-Gelber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Di Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ad Wiebenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald P. de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (3), pp.113-123. </w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.323-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbr.2017.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.12361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01595725v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of tree proteins involved in redox regulation: a new frontier in forest science</w:t>
               </w:r>
@@ -3304,64 +3304,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73 (1), pp.119-134. </w:t>
@@ -3399,51 +3399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure of Saccharomyces cerevisiae ECM4, a Xi-Class Glutathione Transferase that Reacts with Glutathionyl-(hydro)quinones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3451,51 +3451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164678. </w:t>
@@ -3527,441 +3527,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GSTome reflects the chemical environment of white-rot fungi</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of glutathione transferases involved in the pathogenicity of Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Kebbi-Benkeder</w:t>
+                <w:t xml:space="preserve">Benoit Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Touahri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+                <w:t xml:space="preserve">Melanie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137083⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-015-0462-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269448v1</w:t>
+                <w:t xml:space="preserve">hal-01210017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary divergence of Ure2pA glutathione transferases in wood degrading fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thuiier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 83, pp.103-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fgb.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of glutathione transferases involved in the pathogenicity of Alternaria brassicicola</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melanie Morel</w:t>
+                <w:t xml:space="preserve">The GSTome reflects the chemical environment of white-rot fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Saiag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bataillé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+                <w:t xml:space="preserve">Zineb Kebbi-Benkeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guillemette</w:t>
+                <w:t xml:space="preserve">Nassim Touahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, pp.1-10. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-015-0462-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210017v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic responses of phanerochaete chrysosporium to oak acetonic extracts: focus on a new glutathione transferase</w:t>
               </w:r>
@@ -4075,351 +4075,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical features of a Ure2p glutathione transferase from Phanerochaete chrysosporium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Diversification of Fungal Specific Class A Glutathione Transferases in Saprotrophic Fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascalita Prosper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Harvengt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2013.05.031⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268064v1</w:t>
+                <w:t xml:space="preserve">hal-01520994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification of Fungal Specific Class A Glutathione Transferases in Saprotrophic Fungi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
+                <w:t xml:space="preserve">New substrates and activity of Phanerochaete chrysosporium Omega glutathione transferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lamant Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080298⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (2), pp.336 - 346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520994v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenomic networks variability and adaptation traits in wood decaying fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4428,421 +4440,409 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (3), pp.248 - 263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1751-7915.12015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New substrates and activity of Phanerochaete chrysosporium Omega glutathione transferases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">The Escherichia coli SLC26 homologue YchM (DauA) is a C4-dicarboxylic acid transporter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Karinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma L. R. Compton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (3), pp.623 - 640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.10.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01268193v1</w:t>
+                <w:t xml:space="preserve">hal-01268196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Escherichia coli SLC26 homologue YchM (DauA) is a C4-dicarboxylic acid transporter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atypical features of a Ure2p glutathione transferase from Phanerochaete chrysosporium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (3), pp.623 - 640. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 587 (14), pp.2125 - 2130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.12120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2013.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268196v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Phanerochaete chrysosporium Glutathione Transferase Reveals a Novel Structural and Functional Class with Ligandin Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 287 (46), pp.39001 - 39011. </w:t>
@@ -4880,64 +4880,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphingobium sp SYK-6 LigG involved in lignin degradation is structurally and biochemically related to the glutathione transferase omega class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiji Masai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5014,64 +5014,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathione transferases of Phanerochaete chrysosporium S-glutathionyl-p-hydroquinone reductase belongs to a new structural class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ngadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5282,51 +5282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fungal glutathione S-transferase system. Evidence of new classes in the wood-degrading basidiomycete Phanerochaete chrysosporium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ngadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5334,51 +5334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Droux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 66 (23), pp.3711-3725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5609,51 +5609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5976,91 +5976,400 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wood Degradation and Ligninolytic Fungi Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodnay Sormani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dégradation du bois et champignons ligninolytiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-0-12-821686-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wood as a hostile habitat for ligninolytic fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wood Degradation and Ligninolytic Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 99, Elsevier, pp.115-149, 2021, Advances in Botanical Research, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.abr.2021.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reactive Oxygen Species in phanerochaete chrysosporium relationship between extracellular oxidative and intracellular antioxidant systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. Ngadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Botanical Research: Oxidative stress and redox regulation in plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52, Elsevier, 2009, Advances in Botanical Research, 978-0-12-378622-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2296(10)52006-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of Phanerochaete chrysosporium mutants resistant to rapamycin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Vuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6068,778 +6377,469 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio José Fernández‐gonzález</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le TOR (Target of Rapamycin science club) de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural evidences of flavonoid-binding glutathione transferases in Trametes versicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th International School of Crystallography, Integrative Structural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Erice (Sicile), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations biochimique et structurale des glutathion transférases du basidiomycète Phanerochaete chrysosporium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structurefunction relationships study of the glutathione-S-transferase superfamily in the saprophytic fungus Phanerochaete chrysosporium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482617v1</w:t>
-              </w:r>
-[...307 lines deleted...]
-                <w:t xml:space="preserve">hal-02823544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6857,103 +6857,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between wood polyphenols and detoxification enzymes of the white rot Trametes versicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th IRGWP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Johannesburg, South Africa. pp.IRG/WP 18-10906</w:t>
@@ -6982,103 +6982,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between fungal glutathione transferases and wood extractives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Saiag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IRGWP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Ghent, Belgium. pp.IRG/WP 17-10894</w:t>
@@ -7133,64 +7133,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy J.-G. Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7245,77 +7245,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathione transferases and wood extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Saiag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Kebbi-Benkeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Touahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7396,64 +7396,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Group on Wood Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, St George, UT, United States</w:t>
@@ -7514,51 +7514,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de quelques fonctions clés de la physiologie des symbioses ectomycorhiziennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7746,51 +7746,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFEBC589"/>
+    <w:nsid w:val="34EE1F5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7977,51 +7977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-morel-rouhier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5149-0474" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094096945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Noel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Vuong Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Ancel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rezer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vandekerkhove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136934" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Butler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Doan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira-Correia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2023.12.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Beurton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.01.099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Hallsworth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gelhaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14242" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04106623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Safran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Claudien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070706" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2022.07.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15381" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2020.103506" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00480" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13540" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143938v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Girardet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay R. Sormani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15614" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02797241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224776" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311418v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3620" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14409" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Amara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benkhelfallah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02826-17" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13224" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saiag" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b02636" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560686v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eric Valette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit-Gelber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Di Falco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Wiebenga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P. de Vries" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12361" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595725v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2017.01.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284229v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0442-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164678" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269448v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kebbi-Benkeder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Touahri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137083" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuiier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.09.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FRTF806-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0462-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268964v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02103-14" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.05.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080298" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268111v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Meux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.10.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45628MHP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268196v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Karinou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. R. Compton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Javelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12120" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268261v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.402776" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268258v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Masai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648116v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ngadin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194548" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/938308" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321274v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-0104-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RRSX72H6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656836v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.01.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3KZRG7Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655538v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02498.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679940v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johansson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.1.382-391.2005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764722v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine No&#235;l" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482882v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482655v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482617v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907563v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541609v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.05.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823544v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Ngadin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)52006-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127847v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579840v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579830v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579821v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thuillier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831761v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748084v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10120" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-morel-rouhier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5149-0474" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094096945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Noel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Vuong Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Ancel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rezer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vandekerkhove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136934" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Butler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Doan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira-Correia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2023.12.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Hallsworth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gelhaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14242" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Beurton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.01.099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04106623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Safran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Claudien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070706" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2022.07.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15381" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2020.103506" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00480" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143938v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Girardet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay R. Sormani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15614" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913021v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13540" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02797241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224776" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311418v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3620" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13224" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Amara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benkhelfallah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02826-17" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saiag" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b02636" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621597v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14409" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595725v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2017.01.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eric Valette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit-Gelber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Di Falco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Wiebenga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P. de Vries" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12361" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284229v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0442-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164678" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210017v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0462-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521792v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuiier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.09.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FRTF806-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269448v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kebbi-Benkeder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Touahri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137083" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268964v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02103-14" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080298" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268193v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Meux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.10.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45628MHP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268111v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268196v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Karinou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. R. Compton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Javelle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12120" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268064v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.05.031" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268261v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.402776" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268258v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Masai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648116v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ngadin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194548" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/938308" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321274v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-0104-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RRSX72H6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656836v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.01.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3KZRG7Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655538v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02498.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679940v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johansson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.1.382-391.2005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764722v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907563v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541609v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.05.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Ngadin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)52006-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541643v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine No&#235;l" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482882v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482655v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482617v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127847v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579840v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579830v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579821v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thuillier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831761v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748084v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10120" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>