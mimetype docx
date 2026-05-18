--- v0 (2026-03-16)
+++ v1 (2026-05-18)
@@ -66,2530 +66,2530 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythes sur les Violences Faites aux Femmes : une étude exploratoire selon l’âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ndobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.177.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de l’activation microgliale par les protéines sanguines dans les maladies neurodégénératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraly Simoës da Gama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dorothée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morin-Brureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (4), pp.324-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impairment of Neutrophil Functions and Homeostasis in COVID-19 Patients: Association with Disease Severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Urbina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Elabbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Remi Lavillegrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-04002-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of BBB Dysregulation in Neuropathogenicity Using Integrative Human Model of Blood–Brain Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraly Simöes da Gama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morin-Brureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2022.863836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinct P2Y Receptors Mediate Extension and Retraction of Microglial Processes in Epileptic and Peritumoral Human Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Milior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morin-Brureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Chali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (7), pp.1373-1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0218-19.2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipid markers and related transcripts during excitotoxic neurodegeneration in kainate‐treated mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Chali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Milior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morin-Brureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.ejn.14375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.14375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recruitment, use, and satisfaction with a web platform supporting families of children with suspected or diagnosed developmental coordination disorder: a randomized feasibility trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Camden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Pratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Neurorehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (7), pp.470-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17518423.2018.1523243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microglial phenotypes in the human epileptic temporal lobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morin-Brureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Milior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Chali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (12), pp.3343-3360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awy276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaging pathological activities of human brain tissue in organotypic culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morin-Brureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gomez-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sobczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 298, pp.33-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Involvement of GATOR complex genes in familial focal epilepsies and focal cortical dysplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Weckhuysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lambrecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morin-Brureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (6), pp.994-1003 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.13391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel GABRG2 mutations cause familial febrile seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morin-Brureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Weckhuysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lambrecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurology Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (4), pp.e35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/NXG.0000000000000035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancement of glioma-specific immunity in mice by “NOBEL”, an insulin-like growth factor 1 receptor antisense oligodeoxynucleotide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morin-Brureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten M Hooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Prosniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Sauma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry A Harshyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (4), pp.447-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00262-015-1654-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organotypic brain slices: a model to study the neurovascular unit micro-environment in epilepsies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morin-Brureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Lerner-Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2045-8118-10-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00803065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal changes in innate immune signals in a rat model of alcohol withdrawal in emotional and cardiorespiratory homeostatic nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Brureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajanikanth Vadigepalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Staehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Brureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (1), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-2094-9-97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why and how to target angiogenesis in focal epilepsies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morin-Brureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Lerner-Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.64 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1528-1167.2012.03705.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epileptiform Activity Induces Vascular Remodeling and Zonula Occludens 1 Downregulation in Organotypic Hippocampal Cultures: Role of VEGF Signaling Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morin-Brureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (29), pp.10677 - 10688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.5692-10.2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age-dependent vascular changes induced by status epilepticus in rat forebrain: Implications for epileptogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gagliardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Balosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Maroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (1), pp.121 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2008.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angiogenesis is associated with blood-brain barrier permeability in temporal lobe epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 130 (7), pp.1942 - 1956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awm118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mythes sur Violences faites aux femmes : âge, genre et sexisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Morin-Brureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et société Des stéréotypes de genre à l’objectification, et aux violences sexistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LPPL, Université de Nantes, May 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419094v1</w:t>
-              </w:r>
-[...2346 lines deleted...]
-                <w:t xml:space="preserve">hal-03997689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2607,90 +2607,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomics and Live Imaging to Define Functional Phenotypes of Microglia in Pathological Human Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampaolo Milior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Chali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2773,51 +2773,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angiogenèse: Nouvelle cible thérapeutique pour les épilepsies partielles pharmacorésitantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Morin-Brureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université Montpellier I, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3013,51 +3013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cherrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin-Brureau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraly Simo&#235;s da Gama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Matta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doroth&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lapostolle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Urbina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Elabbadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remi Lavillegrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04002-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraly Sim&#246;es da Gama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2022.863836" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02530637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Milior" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Duigou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0218-19.2019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Camden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Couture" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pratte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Roberge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518423.2018.1523243" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14375" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Royer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy276" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gomez-Dominguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sobczyk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.02.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Weckhuysen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lambrecq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13391" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten M Hooper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Prosniak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sauma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A Harshyne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-015-1654-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00803065v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Bock" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lerner-Natoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-8118-10-11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997659v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2012.03705.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-300THTBZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Freeman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brureau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajanikanth Vadigepalli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Staehle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Brureau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-97" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morin-Brureau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lebrun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Rousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fagni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.5692-10.2011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marcon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gagliardi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Balosso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Maroso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco No&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2008.12.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LNFQSKJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rousset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awm118" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997579v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany dos Santos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Miles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9658-2_24" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421314v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cherrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraly Simo&#235;s da Gama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Matta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doroth&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin-Brureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lapostolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Urbina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Elabbadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remi Lavillegrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04002-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraly Sim&#246;es da Gama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2022.863836" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02530637v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Milior" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Duigou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0218-19.2019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14375" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Camden" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Couture" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pratte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Roberge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518423.2018.1523243" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy276" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gomez-Dominguez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sobczyk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.02.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Weckhuysen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lambrecq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13391" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304648v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000035" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten M Hooper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Prosniak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sauma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A Harshyne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-015-1654-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00803065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Bock" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lerner-Natoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-8118-10-11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Freeman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brureau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajanikanth Vadigepalli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Staehle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Brureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-97" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2012.03705.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-300THTBZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morin-Brureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lebrun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Rousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fagni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.5692-10.2011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marcon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gagliardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Balosso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Maroso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco No&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2008.12.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LNFQSKJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rousset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awm118" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419094v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03997579v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany dos Santos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Miles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9658-2_24" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421314v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>