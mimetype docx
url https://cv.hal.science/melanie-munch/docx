--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie MUNCH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de Recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">melanie-munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6704-1446</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement chercheur dans l'équipe Protéine, Structure, Fonction à l'INRAE STLO (Science et Technologie du Lait et des Œufs). Mes recherches portent sur l'application des techniques d'apprentissage automatique pour la modélisation de systèmes complexes et la prise de décision multicritère.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse aux interactions entre les connaissances expertes et les approches de modélisation. Après un diplôme d'ingénieur agronome à AgroParisTech, j'ai préparé ma thèse sur la combinaison de modèles relationnels probabilistes et de bases de connaissances, dans le but de mettre en évidence l'importance de l'intégration des connaissances expertes dans les méthodes automatiques pour une meilleure explicabilité des modèles appris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certains de mes travaux sont présentés dans mon [Git-Lab] (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gitlab.com/melanie.munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle et algorithmes d'apprentissage automatique avec un accent sur l'explicabilité des modèlesIntégration des connaissances d'expertsCausalité et découverte des causesModélisation de systèmes complexes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche. UMR STLO, équipe PSF, INRAE Rennes, France.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan 2021 - Dec 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheur postdoctoral. Équipe I2M, Université de Bordeaux, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation de la qualité du blé</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct 2020 - Dec 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche. UMR IATE, équipe ICO, INRAE Centre Occitanie-Montpellier, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éco-conception d'emballages bio-composites par la combinaison de modèles graphiques probabilistes et de graphes de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédiction de la solubilité des aliments en fonction de la composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep 2019 - Dec 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheur invité. Équipe DISI, Université de Trento, Italie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage sous contrainte pour la modélisation des préférences de choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017- 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat en informatique appliquée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amélioration du raisonnement incertain combinant modèles relationnels probabilistes et connaissances expertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (AgroParisTech, France).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master of Science : Informatique, Systèmes Intelligents (Université Paris Dauphine, France).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diplôme d'ingénieur (AgroParisTech, France).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communications Orales</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFC 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Exploring Explainable AI in Food Processing: Machine Learning Models for Skimmed Milk Microfiltration Transmission Ratio for UTP and GP Membranes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Drying Technology & Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Searching for clues of protein stratification in spray-dried powders of dairy protein mixes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Exploring Explainable AI in Food Processing: Machine Learning Models for Skimmed Milk Microfiltration Transmission Ratio for UTP and GP Membranes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBC 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Smart use of sensory data for wheat grain quality grading</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PangBorn 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Combining Probabilistic Models With Expert Knowledge Integration For Wheat Quality Assessment</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Expert knowlege integration for smart tools modeling: application to wheat use</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Python et base de données, étudiants de niveau L3 (AgroParisTech)Excel VBA, étudiants de niveau M2 (AgroParisTech)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Subventions et prix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fait Marquant INRAe - Département Transform 2025:</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère de la qualité du blé à partir de données sensorielles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fait Marquant INRAe - Département Transform 2022 :</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la solubilité du CO2 dans les aliments pour le conditionnement sous atmosphère modifiée</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fait Marquant INRAe - Département Transform 2021 :</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'emballages bio-composites par intégration de données et de connaissances expertes </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">**Melanie Munch, Patrice Buche, Cristina Manfredotti, Pierre-Henri Wuillemin, Helene Angellier-Coussy. A process reverse engineering approach using Process and Observation Ontology and Probabilistic Relational Models : application to processing of bio-composites for food packaging. *15ème Conférence internationale sur les métadonnées et la recherche sémantique, Nov 2021, Madrid, Espagne.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourse Dufrenoy 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'académie d'agriculture pour un projet de science innovante.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Label EIR-A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du centre de recherche international Agreenium pour une ouverture interdisciplinaire et internationale pendant la thèse.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contributeur à la bibliothèque </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyAgrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Printemps de la donnée (INRAE) : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nextcloud.inrae.fr/s/MPXoktJRYDYpTLd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (français)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARI2022, EGC2023, Journal of Expert Systems with Application, Journal of Food Engineering</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin integrating multi-objective optimization to support fryer operators in managing potato crisps production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Debuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 406, pp.112800. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2025.112800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for common wheat (Triticum aestivum L.) grain and flour characterization using classical and advanced analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chambrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.111375. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding wheat dough behavior through prediction of quality profiles with explainable Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Baudrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126, pp.104292. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2025.104292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis based on sensory data: Application to wheat grading quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Méléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.103771. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2024.103771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition-based statistical model for predicting CO2 solubility in modified atmosphere packaging application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 340, pp.111283. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 solubility and composition data of food products stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.108950. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.108950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalising contextual expert knowledge for causal discovery in linked knowledge graphs about transformation processes: application to processing of bio-composites for food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMSO.2022.131129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ontology and probabilistic models for the design of bio-based product transformation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.117406. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites from poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and lignocellulosic fillers: Processes stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108191. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du dimensionnement du procédé multi-étagé de microfiltration de lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Loginov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Conception et dimensionnement des procédés à membranes "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club Français des Membranes et Carnot Qualiment, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Explainable AI in Food Processing: Machine Learning Models for Skimmed Milk Microfiltration Transmission Ratio for UTP and GP Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INAF; UMR STLO; Université de Lille; Université de Laval (Canada), Apr 2025, Saint-Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Explainable AI in Food Processing: Machine Learning Models for Skimmed Milk Microfiltration Transmission Ratio for UTP and GP Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Modeling and Domain Expertise Through Visualization: A Case Study on Bread-Making with Bayesian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omi Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bezerianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3720102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring a Machine Learning Model with Interactive Visualization and a Chat Assistant for Bread-Making Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omi Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briggs Twitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025 - 4th edition of Green Food Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint Malo (Palais du Grand Large), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCaMEx, a web-based educational and decision support tool that offers a new way of structuring knowledge based on concept maps and technological reasoning trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICEF, Jun 2023, Nantes, France. pp.607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un Outil de Diagnostic: Application à l'Essai de Panification en Industrie Boulangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFRB 2023 : 11èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites from poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and lignocellulosic fillers: Processes stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding Causality in Bayesian Networks Using Qualitative Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Bredeweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QR@ECAI23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier et reconnaitre des essences de bois à l'aide d'un réseau Bayésien basé sur des indicateurs macroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche d'ingénierie inverse combinant ontologies et modèles relationnels probabilistes: application aux emballages bio-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC@PFIA 2022 - Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier et reconnaitre des essences de bois à l'aide d'un réseau Bayésien basé sur des indicateurs macroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC’22 Journées francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process reverse engineering approach using Process and Observation Ontology and Probabilistic Relational Models: application to processing of bio-composites for food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSR 2021 - 15th International Conference on Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98876-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based pipeline to support the design of technical itineraries: application to composite food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2021 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Causal Discovery in Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFILES/SEMEX@ISWC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.78-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interactive Causal Relation Discovery Driven by an Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAIRS 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sarasota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Control Parameters In Cheese Fabrication Process Using Precedence Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Discovery Science (DS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.421-434, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01771-2_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Probabilistic Relational Models using an Ontology of Transformation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confederated International Conferences: CoopIS, C&amp;TC, and ODBASE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rhodes, Greece. pp.198-215, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69459-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718783v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning modeling of non-enzymatic browning in whey protein powders during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Porto (Portugal), Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Decision Support System for Wheat Quality Prediction based on Expert Knowledge and Supervised Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Engineering and Food 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving uncertain reasoning combining probabilistic relational models and expert knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General Mathematics [math.GM]. Université Paris-Saclay, 2020. English. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UPASB011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03181149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ontology and probabilistic models for the design of bio-based product transformation processes, Expert Systems with Applications (code)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:528b4bfcefa98e2d084df17400d22b03816bd3ea;origin=https://forge.inrae.fr/Melanie.Munch1/biocomposites_modeling;visit=swh:1:snp:f8648cbe8212a3106bd71ddbb0963a500fa688a9;anchor=swh:1:rev:a8a000eac9e64a6a98f6cf26e3ec3b5c18863873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId109"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie MUNCH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de Recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">melanie-munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6704-1446</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement chercheur dans l'équipe Protéine, Structure, Fonction à l'INRAE STLO (Science et Technologie du Lait et des Œufs). Mes recherches portent sur l'application des techniques d'apprentissage automatique pour la modélisation de systèmes complexes et la prise de décision multicritère.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse aux interactions entre les connaissances expertes et les approches de modélisation. Après un diplôme d'ingénieur agronome à AgroParisTech, j'ai préparé ma thèse sur la combinaison de modèles relationnels probabilistes et de bases de connaissances, dans le but de mettre en évidence l'importance de l'intégration des connaissances expertes dans les méthodes automatiques pour une meilleure explicabilité des modèles appris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certains de mes travaux sont présentés dans mon [Git-Lab] (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gitlab.com/melanie.munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle et algorithmes d'apprentissage automatique avec un accent sur l'explicabilité des modèlesIntégration des connaissances d'expertsCausalité et découverte des causesModélisation de systèmes complexes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche. UMR STLO, équipe PSF, INRAE Rennes, France.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan 2021 - Dec 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheur postdoctoral. Équipe I2M, Université de Bordeaux, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation de la qualité du blé</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct 2020 - Dec 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche. UMR IATE, équipe ICO, INRAE Centre Occitanie-Montpellier, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éco-conception d'emballages bio-composites par la combinaison de modèles graphiques probabilistes et de graphes de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédiction de la solubilité des aliments en fonction de la composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep 2019 - Dec 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheur invité. Équipe DISI, Université de Trento, Italie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage sous contrainte pour la modélisation des préférences de choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017- 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat en informatique appliquée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amélioration du raisonnement incertain combinant modèles relationnels probabilistes et connaissances expertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (AgroParisTech, France).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master of Science : Informatique, Systèmes Intelligents (Université Paris Dauphine, France).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diplôme d'ingénieur (AgroParisTech, France).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communications Orales</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFC 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Exploring Explainable AI in Food Processing: Machine Learning Models for Skimmed Milk Microfiltration Transmission Ratio for UTP and GP Membranes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Drying Technology & Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Searching for clues of protein stratification in spray-dried powders of dairy protein mixes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Exploring Explainable AI in Food Processing: Machine Learning Models for Skimmed Milk Microfiltration Transmission Ratio for UTP and GP Membranes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBC 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Smart use of sensory data for wheat grain quality grading</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PangBorn 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Combining Probabilistic Models With Expert Knowledge Integration For Wheat Quality Assessment</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Expert knowlege integration for smart tools modeling: application to wheat use</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Python et base de données, étudiants de niveau L3 (AgroParisTech)Excel VBA, étudiants de niveau M2 (AgroParisTech)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Subventions et prix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fait Marquant INRAe - Département Transform 2025:</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère de la qualité du blé à partir de données sensorielles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fait Marquant INRAe - Département Transform 2022 :</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la solubilité du CO2 dans les aliments pour le conditionnement sous atmosphère modifiée</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fait Marquant INRAe - Département Transform 2021 :</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'emballages bio-composites par intégration de données et de connaissances expertes </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">**Melanie Munch, Patrice Buche, Cristina Manfredotti, Pierre-Henri Wuillemin, Helene Angellier-Coussy. A process reverse engineering approach using Process and Observation Ontology and Probabilistic Relational Models : application to processing of bio-composites for food packaging. *15ème Conférence internationale sur les métadonnées et la recherche sémantique, Nov 2021, Madrid, Espagne.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourse Dufrenoy 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'académie d'agriculture pour un projet de science innovante.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Label EIR-A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du centre de recherche international Agreenium pour une ouverture interdisciplinaire et internationale pendant la thèse.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contributeur à la bibliothèque </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyAgrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Printemps de la donnée (INRAE) : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nextcloud.inrae.fr/s/MPXoktJRYDYpTLd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (français)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARI2022, EGC2023, Journal of Expert Systems with Application, Journal of Food Engineering</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin integrating multi-objective optimization to support fryer operators in managing potato crisps production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Debuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 406, pp.112800. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2025.112800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for common wheat (Triticum aestivum L.) grain and flour characterization using classical and advanced analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chambrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.111375. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding wheat dough behavior through prediction of quality profiles with explainable Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Baudrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126, pp.104292. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2025.104292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis based on sensory data: Application to wheat grading quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Méléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.103771. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2024.103771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition-based statistical model for predicting CO2 solubility in modified atmosphere packaging application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 340, pp.111283. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 solubility and composition data of food products stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.108950. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.108950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalising contextual expert knowledge for causal discovery in linked knowledge graphs about transformation processes: application to processing of bio-composites for food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMSO.2022.131129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ontology and probabilistic models for the design of bio-based product transformation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.117406. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites from poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and lignocellulosic fillers: Processes stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108191. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Explainable AI in Food Processing: Machine Learning Models for Skimmed Milk Microfiltration Transmission Ratio for UTP and GP Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Explainable AI in Food Processing: Machine Learning Models for Skimmed Milk Microfiltration Transmission Ratio for UTP and GP Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INAF; UMR STLO; Université de Lille; Université de Laval (Canada), Apr 2025, Saint-Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Modeling and Domain Expertise Through Visualization: A Case Study on Bread-Making with Bayesian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omi Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bezerianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3720102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du dimensionnement du procédé multi-étagé de microfiltration de lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Loginov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Conception et dimensionnement des procédés à membranes "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club Français des Membranes et Carnot Qualiment, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring a Machine Learning Model with Interactive Visualization and a Chat Assistant for Bread-Making Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omi Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briggs Twitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025 - 4th edition of Green Food Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint Malo (Palais du Grand Large), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un Outil de Diagnostic: Application à l'Essai de Panification en Industrie Boulangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFRB 2023 : 11èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites from poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and lignocellulosic fillers: Processes stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCaMEx, a web-based educational and decision support tool that offers a new way of structuring knowledge based on concept maps and technological reasoning trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICEF, Jun 2023, Nantes, France. pp.607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding Causality in Bayesian Networks Using Qualitative Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Bredeweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QR@ECAI23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier et reconnaitre des essences de bois à l'aide d'un réseau Bayésien basé sur des indicateurs macroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC’22 Journées francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche d'ingénierie inverse combinant ontologies et modèles relationnels probabilistes: application aux emballages bio-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC@PFIA 2022 - Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier et reconnaitre des essences de bois à l'aide d'un réseau Bayésien basé sur des indicateurs macroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process reverse engineering approach using Process and Observation Ontology and Probabilistic Relational Models: application to processing of bio-composites for food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSR 2021 - 15th International Conference on Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98876-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based pipeline to support the design of technical itineraries: application to composite food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2021 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Causal Discovery in Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFILES/SEMEX@ISWC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.78-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interactive Causal Relation Discovery Driven by an Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAIRS 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sarasota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Control Parameters In Cheese Fabrication Process Using Precedence Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Discovery Science (DS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.421-434, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01771-2_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Probabilistic Relational Models using an Ontology of Transformation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confederated International Conferences: CoopIS, C&amp;TC, and ODBASE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rhodes, Greece. pp.198-215, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69459-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718783v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the concentration and drying steps for skim milk powder production using machine learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Lescieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint symposium on dairy drying technology &amp; recombined milk products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning modeling of non-enzymatic browning in whey protein powders during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Porto (Portugal), Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Decision Support System for Wheat Quality Prediction based on Expert Knowledge and Supervised Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Engineering and Food 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving uncertain reasoning combining probabilistic relational models and expert knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General Mathematics [math.GM]. Université Paris-Saclay, 2020. English. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UPASB011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03181149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ontology and probabilistic models for the design of bio-based product transformation processes, Expert Systems with Applications (code)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:528b4bfcefa98e2d084df17400d22b03816bd3ea;origin=https://forge.inrae.fr/Melanie.Munch1/biocomposites_modeling;visit=swh:1:snp:f8648cbe8212a3106bd71ddbb0963a500fa688a9;anchor=swh:1:rev:a8a000eac9e64a6a98f6cf26e3ec3b5c18863873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B0DC772"/>
+    <w:nsid w:val="EDD5F7B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-munch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6704-1446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/melanie.munch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/rapport-recherche-innovation-du-departement-transform-edition-2025-est-paru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/rapport-recherche-innovation-du-departement-transform-2023-est-paru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/rapport-recherche-innovation-du-departement-transform-2022-est-paru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agrum.gitlab.io/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nextcloud.inrae.fr/s/MPXoktJRYDYpTLd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Debuire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112800" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937377v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chambrey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111375" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322419v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Alonzo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudrit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104292" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2024.103771" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;nch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111283" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108950" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115029v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2022.131129" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650668v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Berthet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Munch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Loginov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omi Johnson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3720102" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285797v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briggs Twitchell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couteaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836320v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Bredeweg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01771-2_27" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409430v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03181149v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASB011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310941v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:528b4bfcefa98e2d084df17400d22b03816bd3ea;origin=https://forge.inrae.fr/Melanie.Munch1/biocomposites_modeling;visit=swh:1:snp:f8648cbe8212a3106bd71ddbb0963a500fa688a9;anchor=swh:1:rev:a8a000eac9e64a6a98f6cf26e3ec3b5c18863873" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-munch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6704-1446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/melanie.munch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/rapport-recherche-innovation-du-departement-transform-edition-2025-est-paru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/rapport-recherche-innovation-du-departement-transform-2023-est-paru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/rapport-recherche-innovation-du-departement-transform-2022-est-paru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agrum.gitlab.io/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nextcloud.inrae.fr/s/MPXoktJRYDYpTLd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Debuire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112800" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937377v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chambrey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111375" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322419v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Alonzo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudrit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104292" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2024.103771" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;nch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111283" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108950" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115029v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2022.131129" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650668v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Berthet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omi Johnson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Munch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3720102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Loginov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285797v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briggs Twitchell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couteaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Bredeweg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01771-2_27" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lescieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409430v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991162v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03181149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASB011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:528b4bfcefa98e2d084df17400d22b03816bd3ea;origin=https://forge.inrae.fr/Melanie.Munch1/biocomposites_modeling;visit=swh:1:snp:f8648cbe8212a3106bd71ddbb0963a500fa688a9;anchor=swh:1:rev:a8a000eac9e64a6a98f6cf26e3ec3b5c18863873" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>