--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie MUNCH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de Recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">melanie-munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6704-1446</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement chercheur dans l'équipe Protéine, Structure, Fonction à l'INRAE STLO (Science et Technologie du Lait et des Œufs). Mes recherches portent sur l'application des techniques d'apprentissage automatique pour la modélisation de systèmes complexes et la prise de décision multicritère.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse aux interactions entre les connaissances expertes et les approches de modélisation. Après un diplôme d'ingénieur agronome à AgroParisTech, j'ai préparé ma thèse sur la combinaison de modèles relationnels probabilistes et de bases de connaissances, dans le but de mettre en évidence l'importance de l'intégration des connaissances expertes dans les méthodes automatiques pour une meilleure explicabilité des modèles appris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certains de mes travaux sont présentés dans mon [Git-Lab] (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gitlab.com/melanie.munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle et algorithmes d'apprentissage automatique avec un accent sur l'explicabilité des modèlesIntégration des connaissances d'expertsCausalité et découverte des causesModélisation de systèmes complexes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche. UMR STLO, équipe PSF, INRAE Rennes, France.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan 2021 - Dec 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheur postdoctoral. Équipe I2M, Université de Bordeaux, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation de la qualité du blé</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct 2020 - Dec 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche. UMR IATE, équipe ICO, INRAE Centre Occitanie-Montpellier, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éco-conception d'emballages bio-composites par la combinaison de modèles graphiques probabilistes et de graphes de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédiction de la solubilité des aliments en fonction de la composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep 2019 - Dec 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheur invité. Équipe DISI, Université de Trento, Italie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage sous contrainte pour la modélisation des préférences de choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017- 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat en informatique appliquée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amélioration du raisonnement incertain combinant modèles relationnels probabilistes et connaissances expertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (AgroParisTech, France).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master of Science : Informatique, Systèmes Intelligents (Université Paris Dauphine, France).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diplôme d'ingénieur (AgroParisTech, France).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communications Orales</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFC 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Exploring Explainable AI in Food Processing: Machine Learning Models for Skimmed Milk Microfiltration Transmission Ratio for UTP and GP Membranes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Drying Technology & Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Searching for clues of protein stratification in spray-dried powders of dairy protein mixes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Exploring Explainable AI in Food Processing: Machine Learning Models for Skimmed Milk Microfiltration Transmission Ratio for UTP and GP Membranes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBC 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Smart use of sensory data for wheat grain quality grading</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PangBorn 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Combining Probabilistic Models With Expert Knowledge Integration For Wheat Quality Assessment</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Expert knowlege integration for smart tools modeling: application to wheat use</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Python et base de données, étudiants de niveau L3 (AgroParisTech)Excel VBA, étudiants de niveau M2 (AgroParisTech)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Subventions et prix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fait Marquant INRAe - Département Transform 2025:</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère de la qualité du blé à partir de données sensorielles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fait Marquant INRAe - Département Transform 2022 :</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la solubilité du CO2 dans les aliments pour le conditionnement sous atmosphère modifiée</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fait Marquant INRAe - Département Transform 2021 :</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'emballages bio-composites par intégration de données et de connaissances expertes </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">**Melanie Munch, Patrice Buche, Cristina Manfredotti, Pierre-Henri Wuillemin, Helene Angellier-Coussy. A process reverse engineering approach using Process and Observation Ontology and Probabilistic Relational Models : application to processing of bio-composites for food packaging. *15ème Conférence internationale sur les métadonnées et la recherche sémantique, Nov 2021, Madrid, Espagne.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourse Dufrenoy 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'académie d'agriculture pour un projet de science innovante.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Label EIR-A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du centre de recherche international Agreenium pour une ouverture interdisciplinaire et internationale pendant la thèse.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contributeur à la bibliothèque </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyAgrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Printemps de la donnée (INRAE) : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nextcloud.inrae.fr/s/MPXoktJRYDYpTLd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (français)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARI2022, EGC2023, Journal of Expert Systems with Application, Journal of Food Engineering</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin integrating multi-objective optimization to support fryer operators in managing potato crisps production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Debuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 406, pp.112800. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2025.112800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for common wheat (Triticum aestivum L.) grain and flour characterization using classical and advanced analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chambrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.111375. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding wheat dough behavior through prediction of quality profiles with explainable Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Baudrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126, pp.104292. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2025.104292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis based on sensory data: Application to wheat grading quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Méléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.103771. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2024.103771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition-based statistical model for predicting CO2 solubility in modified atmosphere packaging application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 340, pp.111283. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 solubility and composition data of food products stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.108950. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.108950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalising contextual expert knowledge for causal discovery in linked knowledge graphs about transformation processes: application to processing of bio-composites for food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMSO.2022.131129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ontology and probabilistic models for the design of bio-based product transformation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.117406. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites from poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and lignocellulosic fillers: Processes stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108191. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Explainable AI in Food Processing: Machine Learning Models for Skimmed Milk Microfiltration Transmission Ratio for UTP and GP Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Explainable AI in Food Processing: Machine Learning Models for Skimmed Milk Microfiltration Transmission Ratio for UTP and GP Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INAF; UMR STLO; Université de Lille; Université de Laval (Canada), Apr 2025, Saint-Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Modeling and Domain Expertise Through Visualization: A Case Study on Bread-Making with Bayesian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omi Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bezerianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3720102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du dimensionnement du procédé multi-étagé de microfiltration de lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Loginov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Conception et dimensionnement des procédés à membranes "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club Français des Membranes et Carnot Qualiment, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring a Machine Learning Model with Interactive Visualization and a Chat Assistant for Bread-Making Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omi Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briggs Twitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025 - 4th edition of Green Food Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint Malo (Palais du Grand Large), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un Outil de Diagnostic: Application à l'Essai de Panification en Industrie Boulangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFRB 2023 : 11èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites from poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and lignocellulosic fillers: Processes stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCaMEx, a web-based educational and decision support tool that offers a new way of structuring knowledge based on concept maps and technological reasoning trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICEF, Jun 2023, Nantes, France. pp.607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding Causality in Bayesian Networks Using Qualitative Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Bredeweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QR@ECAI23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier et reconnaitre des essences de bois à l'aide d'un réseau Bayésien basé sur des indicateurs macroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC’22 Journées francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche d'ingénierie inverse combinant ontologies et modèles relationnels probabilistes: application aux emballages bio-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC@PFIA 2022 - Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier et reconnaitre des essences de bois à l'aide d'un réseau Bayésien basé sur des indicateurs macroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process reverse engineering approach using Process and Observation Ontology and Probabilistic Relational Models: application to processing of bio-composites for food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSR 2021 - 15th International Conference on Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98876-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based pipeline to support the design of technical itineraries: application to composite food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2021 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Causal Discovery in Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFILES/SEMEX@ISWC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.78-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interactive Causal Relation Discovery Driven by an Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAIRS 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sarasota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Control Parameters In Cheese Fabrication Process Using Precedence Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Discovery Science (DS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.421-434, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01771-2_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Probabilistic Relational Models using an Ontology of Transformation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confederated International Conferences: CoopIS, C&amp;TC, and ODBASE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rhodes, Greece. pp.198-215, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69459-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718783v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the concentration and drying steps for skim milk powder production using machine learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Lescieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint symposium on dairy drying technology &amp; recombined milk products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning modeling of non-enzymatic browning in whey protein powders during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Porto (Portugal), Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Decision Support System for Wheat Quality Prediction based on Expert Knowledge and Supervised Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Engineering and Food 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving uncertain reasoning combining probabilistic relational models and expert knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General Mathematics [math.GM]. Université Paris-Saclay, 2020. English. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UPASB011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03181149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ontology and probabilistic models for the design of bio-based product transformation processes, Expert Systems with Applications (code)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:528b4bfcefa98e2d084df17400d22b03816bd3ea;origin=https://forge.inrae.fr/Melanie.Munch1/biocomposites_modeling;visit=swh:1:snp:f8648cbe8212a3106bd71ddbb0963a500fa688a9;anchor=swh:1:rev:a8a000eac9e64a6a98f6cf26e3ec3b5c18863873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie MUNCH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de Recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">melanie-munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6704-1446</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement chercheur dans l'équipe Protéine, Structure, Fonction à l'INRAE STLO (Science et Technologie du Lait et des Œufs). Mes recherches portent sur l'application des techniques d'apprentissage automatique pour la modélisation de systèmes complexes et la prise de décision multicritère.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse aux interactions entre les connaissances expertes et les approches de modélisation. Après un diplôme d'ingénieur agronome à AgroParisTech, j'ai préparé ma thèse sur la combinaison de modèles relationnels probabilistes et de bases de connaissances, dans le but de mettre en évidence l'importance de l'intégration des connaissances expertes dans les méthodes automatiques pour une meilleure explicabilité des modèles appris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certains de mes travaux sont présentés dans mon [Git-Lab] (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gitlab.com/melanie.munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle et algorithmes d'apprentissage automatique avec un accent sur l'explicabilité des modèlesIntégration des connaissances d'expertsCausalité et découverte des causesModélisation de systèmes complexes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche. UMR STLO, équipe PSF, INRAE Rennes, France.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan 2021 - Dec 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheur postdoctoral. Équipe I2M, Université de Bordeaux, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation de la qualité du blé</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct 2020 - Dec 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche. UMR IATE, équipe ICO, INRAE Centre Occitanie-Montpellier, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éco-conception d'emballages bio-composites par la combinaison de modèles graphiques probabilistes et de graphes de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédiction de la solubilité des aliments en fonction de la composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep 2019 - Dec 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheur invité. Équipe DISI, Université de Trento, Italie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage sous contrainte pour la modélisation des préférences de choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017- 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat en informatique appliquée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amélioration du raisonnement incertain combinant modèles relationnels probabilistes et connaissances expertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (AgroParisTech, France).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master of Science : Informatique, Systèmes Intelligents (Université Paris Dauphine, France).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diplôme d'ingénieur (AgroParisTech, France).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communications Orales</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFC 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Exploring Explainable AI in Food Processing: Machine Learning Models for Skimmed Milk Microfiltration Transmission Ratio for UTP and GP Membranes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Drying Technology & Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Searching for clues of protein stratification in spray-dried powders of dairy protein mixes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Exploring Explainable AI in Food Processing: Machine Learning Models for Skimmed Milk Microfiltration Transmission Ratio for UTP and GP Membranes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBC 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Smart use of sensory data for wheat grain quality grading</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PangBorn 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Combining Probabilistic Models With Expert Knowledge Integration For Wheat Quality Assessment</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Expert knowlege integration for smart tools modeling: application to wheat use</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Python et base de données, étudiants de niveau L3 (AgroParisTech)Excel VBA, étudiants de niveau M2 (AgroParisTech)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Subventions et prix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fait Marquant INRAe - Département Transform 2025:</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère de la qualité du blé à partir de données sensorielles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fait Marquant INRAe - Département Transform 2022 :</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la solubilité du CO2 dans les aliments pour le conditionnement sous atmosphère modifiée</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fait Marquant INRAe - Département Transform 2021 :</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'emballages bio-composites par intégration de données et de connaissances expertes </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">**Melanie Munch, Patrice Buche, Cristina Manfredotti, Pierre-Henri Wuillemin, Helene Angellier-Coussy. A process reverse engineering approach using Process and Observation Ontology and Probabilistic Relational Models : application to processing of bio-composites for food packaging. *15ème Conférence internationale sur les métadonnées et la recherche sémantique, Nov 2021, Madrid, Espagne.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourse Dufrenoy 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'académie d'agriculture pour un projet de science innovante.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Label EIR-A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du centre de recherche international Agreenium pour une ouverture interdisciplinaire et internationale pendant la thèse.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contributeur à la bibliothèque </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyAgrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Printemps de la donnée (INRAE) : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nextcloud.inrae.fr/s/MPXoktJRYDYpTLd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (français)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARI2022, EGC2023, Journal of Expert Systems with Application, Journal of Food Engineering</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin integrating multi-objective optimization to support fryer operators in managing potato crisps production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Debuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 406, pp.112800. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2025.112800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for common wheat (Triticum aestivum L.) grain and flour characterization using classical and advanced analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chambrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.111375. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for predicting industrial performance: example of the dry matter content of Emmental-type cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 162, pp.106143. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2024.106143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding wheat dough behavior through prediction of quality profiles with explainable Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Baudrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126, pp.104292. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2025.104292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis based on sensory data: Application to wheat grading quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Méléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.103771. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2024.103771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition-based statistical model for predicting CO2 solubility in modified atmosphere packaging application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 340, pp.111283. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 solubility and composition data of food products stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.108950. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.108950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ontology and probabilistic models for the design of bio-based product transformation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.117406. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalising contextual expert knowledge for causal discovery in linked knowledge graphs about transformation processes: application to processing of bio-composites for food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMSO.2022.131129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites from poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and lignocellulosic fillers: Processes stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108191. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring a Machine Learning Model with Interactive Visualization and a Chat Assistant for Bread-Making Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omi Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briggs Twitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025 - 4th edition of Green Food Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint Malo (Palais du Grand Large), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning modeling of non-enzymatic browning in whey protein powders during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Católica Portuguesa – Escola Superior de Biotecnologia, Nov 2025, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du dimensionnement du procédé multi-étagé de microfiltration de lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Loginov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Conception et dimensionnement des procédés à membranes "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club Français des Membranes et Carnot Qualiment, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Modeling and Domain Expertise Through Visualization: A Case Study on Bread-Making with Bayesian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omi Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bezerianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3720102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Explainable AI in Food Processing: Machine Learning Models for Skimmed Milk Microfiltration Transmission Ratio for UTP and GP Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INAF; UMR STLO; Université de Lille; Université de Laval (Canada), Apr 2025, Saint-Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Explainable AI in Food Processing: Machine Learning Models for Skimmed Milk Microfiltration Transmission Ratio for UTP and GP Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of drying parameters on the density of skim milk powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Lescieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint symposium on dairy drying technology and recombined milk products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCaMEx, a web-based educational and decision support tool that offers a new way of structuring knowledge based on concept maps and technological reasoning trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICEF, Jun 2023, Nantes, France. pp.607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites from poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and lignocellulosic fillers: Processes stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un Outil de Diagnostic: Application à l'Essai de Panification en Industrie Boulangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFRB 2023 : 11èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding Causality in Bayesian Networks Using Qualitative Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Bredeweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QR@ECAI23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier et reconnaitre des essences de bois à l'aide d'un réseau Bayésien basé sur des indicateurs macroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche d'ingénierie inverse combinant ontologies et modèles relationnels probabilistes: application aux emballages bio-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC@PFIA 2022 - Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier et reconnaitre des essences de bois à l'aide d'un réseau Bayésien basé sur des indicateurs macroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC’22 Journées francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process reverse engineering approach using Process and Observation Ontology and Probabilistic Relational Models: application to processing of bio-composites for food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSR 2021 - 15th International Conference on Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98876-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based pipeline to support the design of technical itineraries: application to composite food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2021 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Causal Discovery in Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFILES/SEMEX@ISWC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.78-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interactive Causal Relation Discovery Driven by an Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAIRS 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sarasota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Control Parameters In Cheese Fabrication Process Using Precedence Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Discovery Science (DS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.421-434, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01771-2_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Probabilistic Relational Models using an Ontology of Transformation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confederated International Conferences: CoopIS, C&amp;TC, and ODBASE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rhodes, Greece. pp.198-215, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69459-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718783v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the concentration and drying steps for skim milk powder production using machine learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Lescieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint symposium on dairy drying technology &amp; recombined milk products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Decision Support System for Wheat Quality Prediction based on Expert Knowledge and Supervised Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Engineering and Food 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving uncertain reasoning combining probabilistic relational models and expert knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General Mathematics [math.GM]. Université Paris-Saclay, 2020. English. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UPASB011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03181149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ontology and probabilistic models for the design of bio-based product transformation processes, Expert Systems with Applications (code)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:528b4bfcefa98e2d084df17400d22b03816bd3ea;origin=https://forge.inrae.fr/Melanie.Munch1/biocomposites_modeling;visit=swh:1:snp:f8648cbe8212a3106bd71ddbb0963a500fa688a9;anchor=swh:1:rev:a8a000eac9e64a6a98f6cf26e3ec3b5c18863873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDD5F7B1"/>
+    <w:nsid w:val="6ECA7626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-munch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6704-1446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/melanie.munch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/rapport-recherche-innovation-du-departement-transform-edition-2025-est-paru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/rapport-recherche-innovation-du-departement-transform-2023-est-paru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/rapport-recherche-innovation-du-departement-transform-2022-est-paru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agrum.gitlab.io/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nextcloud.inrae.fr/s/MPXoktJRYDYpTLd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Debuire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112800" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937377v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chambrey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111375" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322419v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Alonzo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudrit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104292" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2024.103771" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;nch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111283" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108950" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115029v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2022.131129" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650668v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Berthet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omi Johnson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Munch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3720102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Loginov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285797v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briggs Twitchell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couteaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Bredeweg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01771-2_27" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lescieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409430v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991162v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03181149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASB011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:528b4bfcefa98e2d084df17400d22b03816bd3ea;origin=https://forge.inrae.fr/Melanie.Munch1/biocomposites_modeling;visit=swh:1:snp:f8648cbe8212a3106bd71ddbb0963a500fa688a9;anchor=swh:1:rev:a8a000eac9e64a6a98f6cf26e3ec3b5c18863873" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-munch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6704-1446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/melanie.munch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/rapport-recherche-innovation-du-departement-transform-edition-2025-est-paru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/rapport-recherche-innovation-du-departement-transform-2023-est-paru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/rapport-recherche-innovation-du-departement-transform-2022-est-paru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agrum.gitlab.io/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nextcloud.inrae.fr/s/MPXoktJRYDYpTLd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Debuire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112800" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937377v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chambrey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111375" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802584v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Alonzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudrit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104292" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2024.103771" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;nch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111283" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108950" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115029v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2022.131129" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650668v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Berthet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108191" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omi Johnson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briggs Twitchell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Munch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Loginov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3720102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235987v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lescieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couteaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190423v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Bredeweg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017401v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682416v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368242v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923649v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01771-2_27" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111764v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03181149v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASB011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310941v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:528b4bfcefa98e2d084df17400d22b03816bd3ea;origin=https://forge.inrae.fr/Melanie.Munch1/biocomposites_modeling;visit=swh:1:snp:f8648cbe8212a3106bd71ddbb0963a500fa688a9;anchor=swh:1:rev:a8a000eac9e64a6a98f6cf26e3ec3b5c18863873" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>